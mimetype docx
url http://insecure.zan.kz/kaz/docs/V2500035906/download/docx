--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ae08d3" w14:textId="1ae08d3">
+    <w:p w14:paraId="84f9cd6" w14:textId="84f9cd6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,384 +94,396 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Волонтерлік қызметті есепке алу тізілімін жүргізу жөніндегі қағидаларды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 31 наурыздағы № 127-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 сәуірде № 35906 болып тіркелді</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 31 наурыздағы № 127-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 1 сәуірде № 35906 болып тіркелді.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Волонтерлік қызмет туралы" Қазақстан Республикасының Заңының </w:t>
+      "Волонтерлік қызмет туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің кейбір мәселелері туралы" Қазақстан Республикасының Мәдениет және ақпарат министрлігі туралы ереженің 15-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Волонтерлік қызметті есепке алу тізілімін жүргізу жөніндегі қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Күші жойылды деп танылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Волонтерлік қызметті есепке алу тізілімін жүргізу жөніндегі үлгілік қағидаларды бекіту туралы" Қазақстан Республикасы Дін істері және азаматтық қоғам министрінің 2017 жылғы 22 ақпандағы № 16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15101 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Волонтерлік қызметті есепке алу тізілімін жүргізу жөніндегі үлгілік қағидаларды бекіту туралы" Қазақстан Республикасы Дін істері және азаматтық қоғам министрінің 2017 жылғы 22 ақпандағы № 16 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің 2023 жылғы 30 қарашадағы № 480-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33707 болып тіркелген). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Азаматтық қоғам істері комитетіне заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -485,90 +498,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1905,490 +1919,552 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 127-НҚ бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Волонтерлік қызметті есепке алу тізілімін жүргізу жөніндегі қағидалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Волонтерлік қызметті есепке алу тізілімін жүргізу жөніндегі қағидалар (бұдан әрі – Қағидалар) "Волонтерлік қызмет туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің кейбір мәселелері туралы" Қазақстан Республикасының Мәдениет және ақпарат министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>84) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және волонтерлік қызметті есепке алу тізілімін жүргізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...77 lines deleted...]
-        </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) волонтер – волонтерлік қызметті жүзеге асыратын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) волонтерлер тобы – Заңда белгіленген нормалар қолданылатын, волонтерлік қызметті бірлесіп жүзеге асыру мақсатында құрылған жеке тұлғалардың тіркелмеген ерікті қоғамдастығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) волонтерлерді үйлестіруші – волонтерлерді үйлестірушіні волонтерлік қызметті ұйымдастырушы немесе волонтерлік бағдарламаны (жобаны) немесе волонтерлік акцияны іске асыруға жауапты волонтерлік ұйым тағайындайды не волонтерлер тобының құрамына кіретін волонтерлер өздерінің арасынан сайлайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) волонтерлік акция – волонтерлік ұйым және (немесе) волонтерлер және (немесе) волонтерлер тобы орындайтын нақты әлеуметтік бағыттағы, қоғамдық пайдалы міндетті шешуге бағытталған іс-шара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) волонтерлік бағдарлама (жоба) – волонтерлік ұйым және (немесе) волонтерлер және (немесе) волонтерлер тобы орындайтын іс-шаралар мен күтілетін нәтижелер көрсетіле отырып, әлеуметтік бағыттағы, қоғамдық пайдалы міндеттерді шешуге бағытталған жүйелі шаралар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) волонтерлік қызмет – өтеусіз негізде жүзеге асырылатын, әлеуметтік бағыттағы ерікті, ерік қалауымен орындалатын қоғамдық пайдалы қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) волонтерлік қызмет саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – волонтерлік қызмет саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) волонтерлік қызметті есепке алу тізілімі (бұдан әрі – тізілім) – волонтерлер, волонтерлер топтары, волонтерлік ұйымдар, волонтерлік қызметті үйлестірушілер мен ұйымдастырушылар, волонтерлік бағдарламалар (жобалар), волонтерлік акциялар, олардың өткізілу орны мен уақыты, оларды өткізуге қойылатын талаптар туралы мәліметтер қамтылған деректер тізілімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) волонтерлік қызметті ұйымдастырушы – волонтерлерді өзі дербес не волонтерлік ұйымдар арқылы тартатын орталық және жергілікті атқарушы органдар, жергілікті өзін-өзі басқару органдары, өзге де ұйымдар, сондай-ақ жеке тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) волонтерлік ұйым – Қазақстан Республикасының заңдарына сәйкес құрылған және волонтерлік қызметті жүзеге асыратын коммерциялық емес ұйым (діни бірлестіктерді, тұтыну кооперативтерін, сондай-ақ саяси партиялар немесе кәсіптік одақтар нысанындағы қоғамдық бірлестіктерді қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...44 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) волонтерлік акция – волонтерлік ұйым және (немесе) волонтерлер және (немесе) волонтерлер тобы орындайтын нақты әлеуметтік бағыттағы, қоғамдық пайдалы міндетті шешуге бағытталған іс-шара;</w:t>
-[...139 lines deleted...]
-      10) волонтерлік ұйым – Қазақстан Республикасының заңдарына сәйкес құрылған және волонтерлік қызметті жүзеге асыратын коммерциялық емес ұйым (діни бірлестіктерді, тұтыну кооперативтерін, сондай-ақ саяси партиялар немесе кәсіптік одақтар нысанындағы қоғамдық бірлестіктерді қоспағанда).</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Волонтерлік қызметті есепке алу тізілімін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...23 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Уәкілетті орган тізілімді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ және орыс тілдерінде жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тізілімге қосу үшін волонтерлер, волонтерлер топтары, волонтерлік ұйымдар, волонтерлерді үйлестіруші мен волонтерлік қызметті ұйымдастырушылар (бұдан әрі – арыз иесі) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша қазақ және орыс тілдерінде тізілім мен сауалнамаға қосу туралы арызды volunteer@mki.gov.kz электрондық поштаға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2465,280 +2541,248 @@
         <w:t>
       3) тізілімді уәкілетті органның ресми интернет-ресурсында орналастыру деп түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тізілімді жүргізуге жауапты уәкілетті органның қызметкері (бұдан әрі – уәкілетті органның қызметкері) уәкілетті органның басшылығымен айқындалады. Уәкілетті органның қызметкері туралы ақпарат (тегі, аты, әкесінің аты (бар болған кезде), байланыс деректері) уәкілетті органның интернет-ресурсында орналастырылады. Уәкілетті органның қызметкері күн сайын volunteer@mki.gov.kz электрондық поштасына келіп түскен өтініштер мен сауалнамалар тұрғысына мониторинг жұмыстарын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мәліметтер өзгерген жағдайда арыз иесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша олар өзгерген күннен бастап 10 (он) жұмыс күні ішінде volunteer@mki.gov.kz электрондық поштаға сауалнама ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Арыз иесінің қызметі туралы мәліметтерді алған кезде уәкілетті органның қызметкері өтініштер мен сауалнамаларды толтырудың толықтығы тұрғысынан қарайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Волонтерлік қызмет туралы мәліметтер жалпыға қолжетімді болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уәкілетті органның қызметкері арыз иесі туралы мәліметтер тізілімге келіп түскен кезде оларды 5 (бес) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арыз иесі өз қызметі туралы ұсынған мәліметтердің толықтығы анықталған кезде уәкілетті органның қызметкері арыз келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде оларды пысықтауға жібереді. Арыз иесі 3 (үш) жұмыс күні ішінде өз қызметі туралы мәліметтерді пысықтайды және volunteer@mki.gov.kz электрондық поштаға тізілімге қосу үшін қайта жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Пысықталған өтінім осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзімдерде ұсынылмаған жағдайда уәкілетті орган арыз иесін тіркеуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мәліметтерді тізілімге қосу немесе бас тарту арыз иесіне электрондық поштаға хабарлама арқылы ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Волонтерлік қызметті тоқтату арыз иесінің бастамасы бойынша шешім қабылданған кезден бастап 10 (он) жұмыс күні ішінде volunteer@mki.gov.kz электрондық поштасына еркін нысандағы хабарлама негізінде жүзеге асырылады, бұл туралы тізілімде белгі жасалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2817,68 +2861,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Волонтерлік қызметті есепке алу тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -4100,64 +4144,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Волонтерлік қызметті есепке</w:t>
+              <w:t>Волонтерлік қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алу тізілімін жүргізу жөніндегі</w:t>
+              <w:t>есепке алу тізілімін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргізу жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4204,1980 +4261,3145 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
-[...64 lines deleted...]
-              <w:t>________________________</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(мемлекеттік органның </w:t>
-[...12 lines deleted...]
-              <w:t>толық атауы)</w:t>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылады: Қазақстан Республикасының Мәдениет және ақпарат министрлігіне </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан https://www.gov.kz/memleket/entities/mam/ интернет – ресурста орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Волонтерлік қызметті есепке алу тізіліміне енгізу үшін өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (қысқаша әріптік-сандық өрнек форманың атауы): ВҚЕТ-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиілік: қажеттілігіне қарай (тізілімге енгізу үшін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: қажеттілігіне қарай (тізілімдегі мәліметтер өзгерген жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: кәсіпкерлік субъектілерін қоспағанда, волонтерлер, волонтерлер топтары, волонтерлік ұйымдары, волонтерлік үйлестірушілері және волонтерлік қызметін ұйымдастырушылар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: қажеттілігіне қарай (тізілімге енгізу үшін және тізілімдегі мәліметтер өзгерген жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғалар деректерді ұсынған жағдайда, сондай-ақ жиынтық түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық нұсқада қазақ және орыс тілдерінде volunteer@mki.gov.kz электрондық поштаға ұсынылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Волонтерлік қызметті есепке алу тізіліміне қосу туралы арыз</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+        <w:t xml:space="preserve"> Волонтерлік қызметті есепке алу тізіліміне қосу туралы  өтініш</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (заңды немесе жеке тұлғаның толық Т.А.Ә. (бар болған кезде)</w:t>
+        <w:t>(заңды тұлғаның толық атауы немесе жеке тұлғаның Т.А.Ә. (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      волонтерлік қызметті есепке алу тізіліміне қосуды сұраймын (волонтер, волонтерлер тобы, волонтерлер ұйымдары, волонтерлер қызметін үйлестіруші және ұйымдастырушы). </w:t>
+        <w:t xml:space="preserve">волонтерлік қызметті есепке алу тізіліміне қосуды сұраймын (волонтер, волонтерлер тобы, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (қажеттінің астын сызу).</w:t>
+        <w:t xml:space="preserve">волонтерлер ұйымдары, волонтерлер қызметін үйлестіруші және ұйымдастырушы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Волонтерлік қызметті есепке алу тізіліміне қосу үшін қажетті заңмен қорғалатын құпияны құрайтын менің дербес мәліметтерімді жинауға және өңдеуге келісім беремін.</w:t>
+        <w:t>(қажеттінің астын сызу).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Анық емес мәліметтер мен қолдан жасалған құжаттарды ұсынғаны үшін жауаптылық туралы ескертілді.</w:t>
+        <w:t xml:space="preserve">Волонтерлік қызметті есепке алу тізіліміне қосу үшін қажетті заңмен қорғалатын құпияны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Байланыс телефоны __________________________</w:t>
+        <w:t>құрайтын менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Электрондық пошта __________________________</w:t>
+        <w:t>Жалған мәліметтер немесе қолдан жасалған құжаттар ұсынғаны үшін жауапкершілік туралы ескертілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Толтырылған күні: 20___ жылғы "__" ___________ </w:t>
+        <w:t>Байланыс телефоны __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________</w:t>
+        <w:t>Электрондық пошта __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (қолы) Т.А.Ә. (бар болған кезде)</w:t>
+        <w:t xml:space="preserve">Толтырылған күні: 20___ жылғы "__" ___________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қолы) Т.А.Ә. (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөр орны (бар болған кезде)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Волонтер сауалнамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә. (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғылықты жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Волонтерлік қызметтегі тәжірибесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байланыстың қай түрі сізге ыңғайлы</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, электрондық пошта, болған жағдайда: Web-сайт, Instagram, WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Волонтерлік қызметті іске асыру туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазіргі уақытта сіз қатысып жүрген негізгі қызмет түрлерін таңдаңыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әлеуметтік қызмет көрсетуге, әлеуметтік қорғалмаған тұрғындарға, өмірлік қиын жағдайға қалған балаларға көмек көрсетуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қарттарға, мүгедектігі бар адамдарға әлеуметтік қызмет көрсету, мүгедектігі бар адамдар үшін ортаның қолжетімділігін ұйымдастыру, жетім балаларды және ата-анасының қамқорлығынсыз қалған балаларды әлеуметтік бейімдеу, интеграциялау және тәрбиелеу жөніндегі жұмысқа жәрдемдесу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дүлей зілзалалар, экологиялық, техногендік және басқа да апаттар, әлеуметтік шиеленістер, жазатайым оқиғалар салдарынан зардап шеккен адамдарға, құқық бұзушылықтар құрбандарына, босқындарға және шарасыздан қоныс аударушыларға, сондай-ақ сырттан жасалатын көмек пен қолдауға мұқтаж адамдардың өзге де санаттары мен топтарына көмек көрсетуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орталық және жергілікті атқарушы органдарына төтенше жағдайлардың алдын алу және салдарларын жоюға жәрдем көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хабарсыз кеткен адамдарды, Ұлы Отан соғысы мен оқшау соғыстарға қатысушылардың сүйектерін іздеуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қоршаған ортаны қорғауға және сақтауға, аумақтарды абаттандыруға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тарихи және мәдени мұраны сақтау, тарихи-мәдени мекендеу ортасын қалпына келтіру мен сақтау үшін мүмкіндіктер жасауға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білім беруді, ғылымды, мәдениетті дамытуға, білімді танымал етуге, инновацияларды дамытуға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дене шынықтыруды, спорт пен белсенді демалысты дамыту мен танымал етуге, өңірлік, өңіраралық, республикалық қоғамдық және халықаралық дене шынықтыру және спорттық іс-шараларды ұйымдастыру мен өткізуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саламатты өмір салтын насихаттау бойынша жұмыс жүргізу, әлеуметтік мәні бар аурулардың таралуына қарсы іс-қимыл жөніндегі профилактикалық жұмысты ұйымдастыру және жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+егер Қазақстан Республикасының заңдарында өзгеше белгiленбесе, волонтерлік лагерьлер қызметін қоса алғанда, өңірлік, өңіраралық, республикалық және халықаралық мәдени, бұқаралық және басқа да ойын-сауық және қоғамдық іс-шараларды ұйымдастыру мен өткізуге қатысу, археологиялық қазбаларға, тарихи ғимараттардың қасбеттерін қалпына келтіруге, мүмкіндігі шектеулі балаларға арналған жазғы сауықтыру лагерьлерінің жұмысына, конгресс-көрме қызметіне қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халықтар арасындағы татулықты, достық пен келісімді нығайтуға, әлеуметтік, ұлтаралық, конфессияаралық, этносаралық, діни шиеленістерді болғызбауға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+волонтерлік қызметтің Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де түрлері (нақты түрін/түрлерін көрсетіңіз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Волонтер ретіндегі өз рөліңізді қысқаша сипаттап беріңіз?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6259,130 +7481,202 @@
               <w:t>
 5) логистик</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) хатшы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сіз үшін волонтерлік қызмет қай уақытта қолайлы?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6428,8385 +7722,14444 @@
               <w:t>
 3) жазғы уақытта</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) басқа уақытта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Волонтерлік топтың сауалнамасы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+        <w:t xml:space="preserve"> Волонтерлер тобының сауалнамасы</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Волонтерлер тобы басшысының Т.А.Ә. (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғылықты жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волонтерлер тобы басшысының волонтерлік қызметтегі тәжірибесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Волонтерлік топ тізімі (Т.А.Ә. көрсетіңіз (бар болған кезде)</w:t>
+Волонтерлер тобының тізімі (Т.А.Ә. (ол болған жағдайда))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, электрондық пошта, болған жағдайда: Web-сайт, Instagram, WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Волонтерлік қызметті іске асыру туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазіргі уақытта волонтерлер тобы қатысатын негізгі қызмет түрлерін таңдаңыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әлеуметтік қызмет көрсетуге, әлеуметтік қорғалмаған тұрғындарға, өмірлік қиын жағдайға қалған балаларға көмек көрсетуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қарттарға, мүгедектігі бар адамдарға әлеуметтік қызмет көрсету, мүгедектігі бар адамдар үшін ортаның қолжетімділігін ұйымдастыру, жетім балаларды және ата-анасының қамқорлығынсыз қалған балаларды әлеуметтік бейімдеу, интеграциялау және тәрбиелеу жөніндегі жұмысқа жәрдемдесу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дүлей зілзалалар, экологиялық, техногендік және басқа да апаттар, әлеуметтік шиеленістер, жазатайым оқиғалар салдарынан зардап шеккен адамдарға, құқық бұзушылықтар құрбандарына, босқындарға және шарасыздан қоныс аударушыларға, сондай-ақ сырттан жасалатын көмек пен қолдауға мұқтаж адамдардың өзге де санаттары мен топтарына көмек көрсетуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орталық және жергілікті атқарушы органдарына төтенше жағдайлардың алдын алу және салдарларын жоюға жәрдем көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хабарсыз кеткен адамдарды, Ұлы Отан соғысы мен оқшау соғыстарға қатысушылардың сүйектерін іздеуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қоршаған ортаны қорғауға және сақтауға, аумақтарды абаттандыруға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тарихи және мәдени мұраны сақтау, тарихи-мәдени мекендеу ортасын қалпына келтіру мен сақтау үшін мүмкіндіктер жасауға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білім беруді, ғылымды, мәдениетті дамытуға, білімді танымал етуге, инновацияларды дамытуға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дене шынықтыруды, спорт пен белсенді демалысты дамыту мен танымал етуге, өңірлік, өңіраралық, республикалық қоғамдық және халықаралық дене шынықтыру және спорттық іс-шараларды ұйымдастыру мен өткізуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саламатты өмір салтын насихаттау бойынша жұмыс жүргізу, әлеуметтік мәні бар аурулардың таралуына қарсы іс-қимыл жөніндегі профилактикалық жұмысты ұйымдастыру және жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+егер Қазақстан Республикасының заңдарында өзгеше белгiленбесе, волонтерлік лагерьлер қызметін қоса алғанда, өңірлік, өңіраралық, республикалық және халықаралық мәдени, бұқаралық және басқа да ойын-сауық және қоғамдық іс-шараларды ұйымдастыру мен өткізуге қатысу, археологиялық қазбаларға, тарихи ғимараттардың қасбеттерін қалпына келтіруге, мүмкіндігі шектеулі балаларға арналған жазғы сауықтыру лагерьлерінің жұмысына, конгресс-көрме қызметіне қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халықтар арасындағы татулықты, достық пен келісімді нығайтуға, әлеуметтік, ұлтаралық, конфессияаралық, этносаралық, діни шиеленістерді болғызбауға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+волонтерлік қызметтің Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де түрлері (нақты түрін/түрлерін көрсетіңіз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Волонтерлік ұйымның сауалнамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұйымның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тіркеу (қайта тіркеу) күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, электрондық пошта, болған жағдайда: Web-сайт, Instagram, WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйым басшысы туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйым басшысының Т.А.Ә. (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымдағы волонтерлер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның негізгі қызмет түрлерін таңдаңыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әлеуметтік қызмет көрсетуге, әлеуметтік қорғалмаған тұрғындарға, өмірлік қиын жағдайға қалған балаларға көмек көрсетуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қарттарға, мүгедектігі бар адамдарға әлеуметтік қызмет көрсету, мүгедектігі бар адамдар үшін ортаның қолжетімділігін ұйымдастыру, жетім балаларды және ата-анасының қамқорлығынсыз қалған балаларды әлеуметтік бейімдеу, интеграциялау және тәрбиелеу жөніндегі жұмысқа жәрдемдесу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дүлей зілзалалар, экологиялық, техногендік және басқа да апаттар, әлеуметтік шиеленістер, жазатайым оқиғалар салдарынан зардап шеккен адамдарға, құқық бұзушылықтар құрбандарына, босқындарға және шарасыздан қоныс аударушыларға, сондай-ақ сырттан жасалатын көмек пен қолдауға мұқтаж адамдардың өзге де санаттары мен топтарына көмек көрсетуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орталық және жергілікті атқарушы органдарына төтенше жағдайлардың алдын алу және салдарларын жоюға жәрдем көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хабарсыз кеткен адамдарды, Ұлы Отан соғысы мен оқшау соғыстарға қатысушылардың сүйектерін іздеуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қоршаған ортаны қорғауға және сақтауға, аумақтарды абаттандыруға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тарихи және мәдени мұраны сақтау, тарихи-мәдени мекендеу ортасын қалпына келтіру мен сақтау үшін мүмкіндіктер жасауға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білім беруді, ғылымды, мәдениетті дамытуға, білімді танымал етуге, инновацияларды дамытуға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дене шынықтыруды, спорт пен белсенді демалысты дамыту мен танымал етуге, өңірлік, өңіраралық, республикалық қоғамдық және халықаралық дене шынықтыру және спорттық іс-шараларды ұйымдастыру мен өткізуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саламатты өмір салтын насихаттау бойынша жұмыс жүргізу, әлеуметтік мәні бар аурулардың таралуына қарсы іс-қимыл жөніндегі профилактикалық жұмысты ұйымдастыру және жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+егер Қазақстан Республикасының заңдарында өзгеше белгiленбесе, волонтерлік лагерьлер қызметін қоса алғанда, өңірлік, өңіраралық, республикалық және халықаралық мәдени, бұқаралық және басқа да ойын-сауық және қоғамдық іс-шараларды ұйымдастыру мен өткізуге қатысу, археологиялық қазбаларға, тарихи ғимараттардың қасбеттерін қалпына келтіруге, мүмкіндігі шектеулі балаларға арналған жазғы сауықтыру лагерьлерінің жұмысына, конгресс-көрме қызметіне қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халықтар арасындағы татулықты, достық пен келісімді нығайтуға, әлеуметтік, ұлтаралық, конфессияаралық, этносаралық, діни шиеленістерді болғызбауға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+волонтерлік қызметтің Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де түрлері (нақты түрін/түрлерін көрсетіңіз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Волонтерлер үйлестірушісінің сауалнамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә. (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғылықты жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Волонтерлік қызметтегі жұмыс тәжірибесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Волонтерлер үйлестірушісі ретіндегі жұмыс тәжірибесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, электрондық пошта, болған жағдайда: Web-сайт, Instagram, WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазіргі уақытта сіз қатысып жүрген негізгі қызмет түрлерін таңдаңыз:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әлеуметтік қызмет көрсетуге, әлеуметтік қорғалмаған тұрғындарға, өмірлік қиын жағдайға қалған балаларға көмек көрсетуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қарттарға, мүгедектігі бар адамдарға әлеуметтік қызмет көрсету, мүгедектігі бар адамдар үшін ортаның қолжетімділігін ұйымдастыру, жетім балаларды және ата-анасының қамқорлығынсыз қалған балаларды әлеуметтік бейімдеу, интеграциялау және тәрбиелеу жөніндегі жұмысқа жәрдемдесу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дүлей зілзалалар, экологиялық, техногендік және басқа да апаттар, әлеуметтік шиеленістер, жазатайым оқиғалар салдарынан зардап шеккен адамдарға, құқық бұзушылықтар құрбандарына, босқындарға және шарасыздан қоныс аударушыларға, сондай-ақ сырттан жасалатын көмек пен қолдауға мұқтаж адамдардың өзге де санаттары мен топтарына көмек көрсетуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орталық және жергілікті атқарушы органдарына төтенше жағдайлардың алдын алу және салдарларын жоюға жәрдем көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хабарсыз кеткен адамдарды, Ұлы Отан соғысы мен оқшау соғыстарға қатысушылардың сүйектерін іздеуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қоршаған ортаны қорғауға және сақтауға, аумақтарды абаттандыруға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тарихи және мәдени мұраны сақтау, тарихи-мәдени мекендеу ортасын қалпына келтіру мен сақтау үшін мүмкіндіктер жасауға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білім беруді, ғылымды, мәдениетті дамытуға, білімді танымал етуге, инновацияларды дамытуға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дене шынықтыруды, спорт пен белсенді демалысты дамыту мен танымал етуге, өңірлік, өңіраралық, республикалық қоғамдық және халықаралық дене шынықтыру және спорттық іс-шараларды ұйымдастыру мен өткізуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саламатты өмір салтын насихаттау бойынша жұмыс жүргізу, әлеуметтік мәні бар аурулардың таралуына қарсы іс-қимыл жөніндегі профилактикалық жұмысты ұйымдастыру және жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+егер Қазақстан Республикасының заңдарында өзгеше белгiленбесе, волонтерлік лагерьлер қызметін қоса алғанда, өңірлік, өңіраралық, республикалық және халықаралық мәдени, бұқаралық және басқа да ойын-сауық және қоғамдық іс-шараларды ұйымдастыру мен өткізуге қатысу, археологиялық қазбаларға, тарихи ғимараттардың қасбеттерін қалпына келтіруге, мүмкіндігі шектеулі балаларға арналған жазғы сауықтыру лагерьлерінің жұмысына, конгресс-көрме қызметіне қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халықтар арасындағы татулықты, достық пен келісімді нығайтуға, әлеуметтік, ұлтаралық, конфессияаралық, этносаралық, діни шиеленістерді болғызбауға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+волонтерлік қызметтің Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де түрлері (нақты түрін/түрлерін көрсетіңіз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сіз қанша волонтерді үйлестіресіз?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Волонтерлер ұйымдастырушысының сауалнамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә. (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғылықты жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымдастырушы туралы ақпарат (заңды тұлға үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тіркеу (қайта тіркеу) күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, электрондық пошта, болған жағдайда: Web-сайт, Instagram, WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі қызмет түрлерін таңдаңыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әлеуметтік қызмет көрсетуге, әлеуметтік қорғалмаған тұрғындарға, өмірлік қиын жағдайға қалған балаларға көмек көрсетуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қарттарға, мүгедектігі бар адамдарға әлеуметтік қызмет көрсету, мүгедектігі бар адамдар үшін ортаның қолжетімділігін ұйымдастыру, жетім балаларды және ата-анасының қамқорлығынсыз қалған балаларды әлеуметтік бейімдеу, интеграциялау және тәрбиелеу жөніндегі жұмысқа жәрдемдесу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дүлей зілзалалар, экологиялық, техногендік және басқа да апаттар, әлеуметтік шиеленістер, жазатайым оқиғалар салдарынан зардап шеккен адамдарға, құқық бұзушылықтар құрбандарына, босқындарға және шарасыздан қоныс аударушыларға, сондай-ақ сырттан жасалатын көмек пен қолдауға мұқтаж адамдардың өзге де санаттары мен топтарына көмек көрсетуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орталық және жергілікті атқарушы органдарына төтенше жағдайлардың алдын алу және салдарларын жоюға жәрдем көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хабарсыз кеткен адамдарды, Ұлы Отан соғысы мен оқшау соғыстарға қатысушылардың сүйектерін іздеуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қоршаған ортаны қорғауға және сақтауға, аумақтарды абаттандыруға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тарихи және мәдени мұраны сақтау, тарихи-мәдени мекендеу ортасын қалпына келтіру мен сақтау үшін мүмкіндіктер жасауға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білім беруді, ғылымды, мәдениетті дамытуға, білімді танымал етуге, инновацияларды дамытуға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дене шынықтыруды, спорт пен белсенді демалысты дамыту мен танымал етуге, өңірлік, өңіраралық, республикалық қоғамдық және халықаралық дене шынықтыру және спорттық іс-шараларды ұйымдастыру мен өткізуге қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саламатты өмір салтын насихаттау бойынша жұмыс жүргізу, әлеуметтік мәні бар аурулардың таралуына қарсы іс-қимыл жөніндегі профилактикалық жұмысты ұйымдастыру және жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+егер Қазақстан Республикасының заңдарында өзгеше белгiленбесе, волонтерлік лагерьлер қызметін қоса алғанда, өңірлік, өңіраралық, республикалық және халықаралық мәдени, бұқаралық және басқа да ойын-сауық және қоғамдық іс-шараларды ұйымдастыру мен өткізуге қатысу, археологиялық қазбаларға, тарихи ғимараттардың қасбеттерін қалпына келтіруге, мүмкіндігі шектеулі балаларға арналған жазғы сауықтыру лагерьлерінің жұмысына, конгресс-көрме қызметіне қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халықтар арасындағы татулықты, достық пен келісімді нығайтуға, әлеуметтік, ұлтаралық, конфессияаралық, этносаралық, діни шиеленістерді болғызбауға қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+волонтерлік қызметтің Қазақстан Республикасының заңнамасына қайшы келмейтін өзге де түрлері (нақты түрін/түрлерін көрсетіңіз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Волонтерлік бағдарлама (жоба)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарламаның (жобаның) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарламаны (жоба) ұйымдастырушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарлама (жоба) мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі міндеттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарламаны (жобаны) іске асыру әдістері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күтілетін нәтижелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарламаның (жобаның) атаулы тобы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарламаға (жобаға) қатысушылар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарламаны (жобаны) іске асыру мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарламаны (жобаны) өткізу орны мен уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдарламаны (жобаны) ұйымдастырушылар тарапынан бағдарламаны (жобаны) өткізуге қойылатын талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волонтерге, волонтерлер тобына, үйлестірушіге ұсынылатын жұмыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Волонтерлік акция</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымдастырушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі міндеттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күтілетін нәтижелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатысушы волонтерлер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өткізу күні мен уақыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өткізу орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымдастырушы тарапынан өткізуге қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұзақтылығы/ кезеңділігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волонтерге, волонтерлер тобына, үйлестірушіге ұсынылатын жұмыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Волонтерлік қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есепке алу тізіліміне енгізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін өтініші" әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректерді өтеусіз негізде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысанның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Волонтерлік қызметті есепке алу тізіліміне енгізу үшін өтініші" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірмесі (бұдан әрі - нысан) (ВҚЕТ-1, қажеттілігіне қарай (тізілімге енгізу үшін және тізілімдегі мәліметтер өзгерген жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру жөніндегі түсіндірме "Волонтерлік қызметті есепке алу тізілімі" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Волонтерлік қызметті есепке алу тізіліміне енгізуге өтінішті толтыру кезінде волонтердің, волонтерлер тобының, волонтерлік ұйымның, волонтерлер үйлестірушісінің, волонтерлер ұйымдастырушысының, волонтерлік бағдарламаның (жобаның), волонтерлік акциясының сауалнамалары ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Волонтер сауалнамасы келесідей толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 жолда өтініш берушінің Т.А.Ә. (ол болған жағдайда) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 жолда өтініш берушінің туған жылы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 жолда өтініш берушінің тұрғылықты жері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 жолда өтініш берушінің ЖСН көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 жолда волонтердің жұмыс тәжірибесі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 жолда байланыс тәсілі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 жолда телефон, электрондық мекенжай, болған жағдайда: WEB-сайт, Instagram, WhatsApp көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 жолда ештеңе толтырылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 жолда ештеңе толтырылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1-9.13 жолдарда сіз қазіргі уақытта қатысатын негізгі қызмет түрлерін таңдауыңыз керек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 жолда ештеңе толтырылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.1 жолда волонтер ретінде сіздің рөліңізді таңдау керек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11 жолда ештеңе толтырылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.1 жолда сізге волонтер болу ыңғайлы болған кезді таңдау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Волонтерлер тобының сауалнамасы келесідей толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 жолда волонтерлер тобы басшысының Т.А.Ә. (ол болған жағдайда) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 жолда волонтерлер тобы басшысының туған жылы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 жолда волонтерлер тобы басшысының тұратын жері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 жолда волонтерлер тобы басшысының ЖСН көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 жолда волонтерлер тобы басшысының волонтерлік қызметіндегі жұмыс тәжірибесі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 жолда волонтерлер тобының тізімі көрсетіледі (Т.А.Ә. (ол болған жағдайда));</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 жолда телефон, электрондық мекенжай, болған жағдайда: WEB-сайт, Instagram, WhatsApp көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 жолда ештеңе толтырылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 жолда ештеңе толтырылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1-9.13 жолдарда қазіргі уақытта волонтерлер тобының қатысатын негізгі қызмет түрлерін таңдау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Волонтерлік ұйымының сауалнамасы келесідей толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 жолда ұйымның атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 жолда ұйымның тіркелген (қайта тіркелген) күні көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 жолда ұйымның БСН көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 жолда телефон, электрондық мекенжай, болған жағдайда: WEB-сайт, Instagram, WhatsApp көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 жолда ештеңе толтырылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 жолда ұйым басшысының Т.А.Ә. (ол болған жағдайда) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 жолда ұйымдағы волонтерлер саны көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 жолда ештеңе толтырылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1-8.13 жолдарда ұйымның негізгі қызмет түрлерін таңдау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Волонтерлер үйлестірушісінің сауалнамасы келесідей толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 жолда үйлестірушінің Т.А.Ә. (ол болған жағдайда) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 жолда үйлестірушінің туған жылы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 жолда үйлестірушінің тұратын жері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 жолда үйлестірушінің ЖСН көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 жолда волонтерлік қызметтегі жұмыс тәжірибесі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 жолда волонтерлік үйлестірушісі рөліндегі жұмыс тәжірибесі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 жолда телефон, электрондық мекенжай, болған жағдайда: WEB-сайт, Instagram, WhatsApp көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 жолда ештеңе толтырылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1-8.13 жолдарда Сіз қазіргі уақытта қатысатын негізгі қызмет түрлерін таңдауыңыз қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 жолда Сіз үйлестіретін волонтерлер саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Волонтерлер ұйымдастырушының сауалнамасы келесідей толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 жолда ұйымдастырушының Т.А.Ә. (ол болған жағдайда) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 жолда ұйымдастырушының туған жылы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 жолда ұйымдастырушының тұрғылықты жері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 жолда ұйымдастырушының ЖСН көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 жолда ұйымдастырушы туралы ақпарат көрсетіледі (заңды тұлға үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 жолда ұйымның атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 жолда тіркеу (қайта тіркеу) күні көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 жолда ұйымның БСН көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 жолда телефон, электрондық мекенжай, болған жағдайда: WEB-сайт, Instagram, WhatsApp көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 жолда ештеңе толтырылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.1-10.13 жолдарда ұйымның негізгі қызмет түрлерін таңдау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Волонтерлік бағдарлама (жоба) келесідей толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 жолда бағдарламаның (жобаның) атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 жолда бағдарламаны (жобаны) ұйымдастырушы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 жолда бағдарламаның (жобаның) мақсаты көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 жолда бағдарламаның (жобаның) негізгі міндеттері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 жолда бағдарламаны (жобаны) іске асыру әдістері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 жолда бағдарламаның (жобаның) күтілетін нәтижелері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 жолда бағдарламаның (жобаның) атаулы тобы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 жолда бағдарламаға (жобаға) қатысушылар саны көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 жолда бағдарламаны (жобаны) іске асыру мерзімдері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 жолда бағдарламаны (жобаны) өткізу орны мен уақыты көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11 жолда бағдарламаны (жобаны) ұйымдастырушылар тарапынан бағдарламаны (жобаны) өткізуге қойылатын талаптар көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12 жолда волонтерге, волонтерлер тобына, үйлестірушіге ұсынылатын жұмыс көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Волонтерлік акциясы келесідей толтырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 жолда атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 жолда ұйымдастырушы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 жолда мақсаты көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 жолда негізгі міндеттері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 жолда күтілетін нәтижелері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 жолда нысаналы топ көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 жолда қатысушы волонтерлер саны көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 жолда өткізу күні мен уақыты көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 жолда өткізу орны көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10 жолда ұйымдастырушы тарапынан өткізуге қойылатын талаптар көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11 жолда ұзақтығы/кезеңділігі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12 жолда волонтерге, волонтерлер тобына, үйлестірушіге ұсынылатын жұмыс көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15182,35 +22535,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>