--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f4679c" w14:textId="4f4679c">
+    <w:p w14:paraId="c3de13b" w14:textId="c3de13b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 31 наурыздағы № 118-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 31 наурызда № 35899 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 31 наурыздағы № 118-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 31 наурызда № 35899 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңы 6-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,358 +155,311 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасына және Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің кейбір мәселелері туралы" Қазақстан Республикасының Мәдениет және ақпарат министрлігі туралы ереженің 15-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2021 жылғы 5 мамырдағы № 153 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтiк құқықтық актiлерді мемлекеттiк тіркеу тiзiлiмiнде № 22713 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2021 жылғы 5 мамырдағы № 153 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2022 жылғы 5 тамыздағы № 307 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтiк құқықтық актiлерді мемлекеттiк тіркеу тiзiлiмiнде № 29046 болып тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Мемлекет пен қоғам коммуникацияларын дамыту департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3289,93 +3236,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 118-НҚ бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру қағидалары (бұдан әрі – Қағидалар) "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 6-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3390,313 +3331,537 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасына және Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің кейбір мәселелері туралы" Қазақстан Республикасының Мәдениет және ақпарат министрлігі туралы ереженің 15-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) интернет-конференция – мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталын пайдаланушыларға онлайн режимінде өздерін қызықтыратын сұрақтарды қоюға және оларға жауап алуға мүмкіндік беру мақсатында мемлекеттік орган жүргізетін іс-шара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қол жеткізу шектелген ақпарат – мемлекеттік құпияларға, жеке басының құпиясына, отбасылық, банктік, коммерциялық құпияға, медицина қызметкерінің құпиясына және (немесе) заңмен қорғалатын өзге де құпияларға жатқызылған ақпарат, қолжетімділігі шектеулі дербес деректер, сондай-ақ таратылуы шектелген қызметтік ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган – жергілікті бюджеттен қаржыландырылатын, тиісті әкімшілік-аумақтық бірлікте стратегиялық, экономикалық және бюджеттік жоспарлау саласындағы функцияларды жүзеге асыратын атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталы (бұдан әрі – Портал) – мемлекеттік органдардың қызметін бағалау туралы ақпаратты, Қазақстан Республикасының заңнамасына сәйкес әзірленетін мемлекеттік органдардың даму жоспарларының және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы есептерді орналастыруды, сондай-ақ мемлекеттік органдар қызметін жария талқылауды қамтамасыз ететін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторы (бұдан әрі – оператор) – өзіне бекітіп берілген "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген, Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Операциялық бағалау қорытындылары бойынша Қазақстан Республикасының Жоғары аудиторлық палатасы құпиялылық режимінің, қызметтік және заңмен қорғалатын өзге де құпияның қамтамасыз етілуін ескере отырып, Комиссияның жұмыс органымен келісу бойынша "Орталық мемлекеттік органдар мен облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары қызметінің тиімділігін жыл сайынғы бағалау жүйесі туралы" Қазақстан Республикасы Президентінің 2010 жылғы 19 наурыздағы № 954 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Порталда және "www.bagalau.kz" сайтында жариялауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Орталық мемлекеттік органдар операторға тиісті сұрау салуды жіберу жолымен есепті жылдан кейінгі 1 наурызына дейінгі мерзімде Порталда мемлекеттік органдардың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы ақпарат бөлігінде мемлекеттік органдардың даму жоспарларының іске асырылуы туралы есептерді орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органдары операторға тиісті сұрау салуды жіберу жолымен есепті жылдан кейінгі жылдың 1 наурызына дейінгі мерзімде Порталда облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы ақпарат бөлігінде облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларының іске асырылуы туралы есептерді орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасының заңнамасына сәйкес әзірленетін мемлекеттік органдардың даму жоспарларының және облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы есептерді Порталда қолжеткізу шектелген ақпаратты қамтымайтын бөлікте мемлекеттік органдар орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік органдар Порталда өз қызметін жария талқылауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жария талқылаулар Порталдағы арнайы бөлім арқылы интернет-конференциялар нысанында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>