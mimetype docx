--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c3de13b" w14:textId="c3de13b">
+    <w:p w14:paraId="fad7deb" w14:textId="fad7deb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3412,456 +3412,474 @@
         <w:t>
       2) қол жеткізу шектелген ақпарат – мемлекеттік құпияларға, жеке басының құпиясына, отбасылық, банктік, коммерциялық құпияға, медицина қызметкерінің құпиясына және (немесе) заңмен қорғалатын өзге де құпияларға жатқызылған ақпарат, қолжетімділігі шектеулі дербес деректер, сондай-ақ таратылуы шектелген қызметтік ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті орган – жергілікті бюджеттен қаржыландырылатын, тиісті әкімшілік-аумақтық бірлікте стратегиялық, экономикалық және бюджеттік жоспарлау саласындағы функцияларды жүзеге асыратын атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталы – мемлекеттік органдардың қызметін бағалау туралы ақпаратты, Қазақстан Республикасының заңнамасына сәйкес әзірленетін мемлекеттік органдардың даму жоспарларының және астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы есептерді орналастыруды, сондай-ақ мемлекеттік органдар қызметін жария талқылауды қамтамасыз ететін мемлекеттік цифрлық ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "цифрлық үкіметтің" цифрлық инфрақұрылымының операторы (бұдан әрі – оператор) – өзіне бекітіп берілген "цифрлық үкіметтің" цифрлық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген, Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...133 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органдар қызметінің тиімділігін бағалау интернет-порталында ақпаратты орналастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Операциялық бағалау қорытындылары бойынша Қазақстан Республикасының Жоғары аудиторлық палатасы құпиялылық режимінің, қызметтік және заңмен қорғалатын өзге де құпияның қамтамасыз етілуін ескере отырып, Комиссияның жұмыс органымен келісу бойынша "Орталық мемлекеттік органдар мен облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары қызметінің тиімділігін жыл сайынғы бағалау жүйесі туралы" Қазақстан Республикасы Президентінің 2010 жылғы 19 наурыздағы № 954 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Порталда және "www.bagalau.kz" сайтында жариялауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Орталық мемлекеттік органдар операторға тиісті сұрау салуды жіберу жолымен есепті жылдан кейінгі 1 наурызына дейінгі мерзімде Порталда мемлекеттік органдардың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы ақпарат бөлігінде мемлекеттік органдардың даму жоспарларының іске асырылуы туралы есептерді орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Астананың, облыстың, республикалық маңызы бар қаланың мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органдары операторға тиісті сұрау салуды жіберу жолымен есепті жылдан кейінгі жылдың 1 наурызына дейінгі мерзімде Порталда астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы ақпарат бөлігінде астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларының іске асырылуы туралы есептерді орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасының заңнамасына сәйкес әзірленетін мемлекеттік органдардың даму жоспарларының және астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларының нысаналы индикаторларына қол жеткізу туралы есептерді Порталда қолжеткізу шектелген ақпаратты қамтымайтын бөлікте мемлекеттік органдар орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 309-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік органдар Порталда өз қызметін жария талқылауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жария талқылаулар Порталдағы арнайы бөлім арқылы интернет-конференциялар нысанында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3903,55 +3921,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4277,31 +4295,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>