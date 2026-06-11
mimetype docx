--- v0 (2025-11-06)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e2d2510" w14:textId="e2d2510">
+    <w:p w14:paraId="f9a3882" w14:textId="f9a3882">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ашық диалогтың интернет-порталында жұмыс істеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің м.а. 2025 жылғы 28 наурыздағы № 115-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 31 наурызда № 35881 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің м.а. 2025 жылғы 28 наурыздағы № 115-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 31 наурызда № 35881 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасы Заңының 6-2-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,316 +155,252 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасына және "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген Қазақстан Республикасының Мәдениет және ақпарат министрлігі туралы ереженің 15-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ашық диалогтың интернет-порталында жұмыс істеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Ашық диалогтың интернет-порталында жұмыс істеу қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2021 жылғы 28 сәуірдегі № 145 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтiк құқықтық актiлерді мемлекеттiк тіркеу тiзiлiмiнде № 22660 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Ашық диалогтың интернет-порталында жұмыс істеу қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2021 жылғы 28 сәуірдегі № 145 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2023 жылғы 14 наурыздағы № 95 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтiк құқықтық актiлерді мемлекеттiк тіркеу тiзiлiмiнде № 32067 болып тіркелді) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Мемлекет пен қоғам коммуникацияларын дамыту департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -485,90 +415,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2570,93 +2501,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 115-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ашық диалогтың интернет-порталында жұмыс істеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ашық диалогтың интернет-порталында жұмыс істеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2691,436 +2616,1139 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10) тармақшасына, "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген Қазақстан Республикасының Мәдениет және ақпарат министрлігі туралы ереженің 15-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және ашық диалогтың интернет-порталында жұмыс істеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар мен қысқартулар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпарат пайдаланушы – ақпаратты сұрататын және (немесе) пайдаланатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ашық диалог интернет-порталының автоматтандырылған жұмыс орны (бұдан әрі – АЖО) – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымның операторы ұсынатын, баптауларды және ашық диалогтың интернет-порталында орналастырылатын контентті басқаруға арналған қосымша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ашық диалогтың интернет-порталы (бұдан әрі – Портал) – мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектілері бірінші басшыларының блог-платформасы арқылы ақпарат пайдаланушылардың сұрау салуды жіберу, сондай-ақ ақпарат пайдаланушылардың интернет-конференцияларға және сауалнамаларға қатысу мүмкіндігін қамтамасыз ететін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектілері бірінші басшыларының блог-платформасы (бұдан әрі – Блог-платформа) – азаматтардың сұрау салуды жіберу және квазимемлекеттік сектор субъектілерінің бірінші басшыларынан оларға жауап алу мүмкіндігін қамтамасыз ететін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) модерация – әкімшінің ақпарат пайдаланушылардың сұрау салуларын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігі нысанасында өңдеуі;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) сұрау салу – ақпарат иеленушіге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен айтылған немесе жіберілген ауызша немесе жазбаша нысандағы, оның ішінде электрондық құжат түріндегі ақпарат беру туралы өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымның операторы (бұдан әрі – Оператор) – Қазақстан Республикасының Үкіметі айқындайтын, өзіне бекітілген "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "электрондық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесін" білдіретін ақпараттандыру объектісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ақпарат пайдаланушылардың блог-платформа арқылы сұрау салуларды жіберу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектілері бірінші басшыларының блог-платформасы арқылы жіберілген сұрау салулар ақпарат пайдаланушының электрондық цифрлық қолтаңбасымен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сондай-ақ ақпарат пайдаланушылар "электрондық үкіметтің" веб-порталында есепке алу жазбалары болған және оған ұялы байланыс операторы берген ақпарат пайдаланушының абоненттік нөмірі қосылған кезде сұрау салу жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік биліктің, жергілікті мемлекеттік басқарудың және өзін-өзі басқарудың заң шығарушы, атқарушы және сот тармақтарының органдары мен мекемелерінің, квазимемлекеттік сектор субъектісінің әкімшісі (бұдан әрі – әкімші) Блог-платформаға келіп түсетін сұрау салуларды жаңғыртуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келмейтін сұрау салуларды әкімші Блог-платформаға келіп түскен күннен бастап бір жұмыс күні ішінде қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер сұрау салу қарауға қабылданған жағдайда, жауап ақпарат пайдаланушыға мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектісіне келіп түскен күнінен бастап күнтізбелік он бес күн ішінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер сұрау салынған ақпарат мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектордың бірнеше субъектілерінің құзыретіне кіретін және жазбаша сұрау салуға жауап беру кезінде мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектордың өзге субъектілерінен ақпарат алу талап етілетін болса, қарау мерзімін мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектісінің басшысы бір рет күнтізбелік он бес күннен аспайтын мерзімге ұзартуы мүмкін, бұл туралы ақпарат пайдаланушыға қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде хабарланады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3133,113 +3761,107 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша сұрау салу жөнінде ақпарат беруден бас тартылған жағдайда, мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектісі сұрау салу тіркелген күннен бастап бес жұмыс күні ішінде ақпарат пайдаланушыға уәжді жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектісінен өз сұрау салуына жауап алған ақпарат пайдаланушы оның сапасын бағалай алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау "Ұнайды" не "Ұнамайды" деген белгілер арқылы жүргізіледі. "Ұнамайды" деген батырманы таңдаған кезде ақпарат пайдаланушы себебін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ақпарат пайдаланушының интернет-конференциялар мен сауалнамалар өткізуге қатысу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Порталда интернет-конференция немесе сауалнама өткізу үшін мемлекеттік биліктің, жергілікті мемлекеттік басқарудың және өзін-өзі басқарудың заң шығарушы, атқарушы және сот тармақтарының органдары мен мекемелері, квазимемлекеттік сектор субъектілері (бұдан әрі – ақпарат иеленушілері) Операторға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3254,264 +3876,265 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес интернет-конференцияны өткізудің және сауалнама жүргізудің толтырылған шаблондарын ол басталғанға дейін кемінде үш жұмыс күні бұрын жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ақпарат иеленушілері Порталда тиісті сілтемелерді көрсете отырып, ресми интернет-ресурста және (немесе) жалпыға бірдей қолжетімді интернет-ресурстарда: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оны өткізу күніне дейін кемінде бір жұмыс күні бұрын интернет-конференция өткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Порталда оны іске қосқан күннен бастап бір жұмыс күні ішінде сауалнама жүргізу туралы құлақтандыруды орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнама жүргізу ұзақтығы бір айдан асқан жағдайда, құлақтандырулар кемінде екі аптада бір реттен сиретпей орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Интернет-конференцияны өткізу ұзақтығы бір жұмыс күнінен кем болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Интернет-конференция барысында сұрақтар келіп түскен кезде жауаптарды ақпарат иеленушілері ол аяқталғанға дейін береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ақпарат пайдаланушылар Порталда "Интернет-конференцияның тақырыбын құру" сервисі арқылы тиісті ақпарат иеленушілеріне интернет-конференция өткізуге еркін нысанда өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімші өтінімді бес жұмыс күні ішінде қабылдайды не егер өтінім ақпарат иеленушілерінің құзыретіне немесе қызмет бағыттарына сәйкес келмеген жағдайда, өтінімді қабылдаудан бас тарту туралы уәжді жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сауалнама жүргізудің ұзақтығы он жұмыс күнінен кем болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Ақпарат иеленушілерінің қызметкерлеріне АЖО-ға кіруге рұқсат Оператор ақпарат иеленушілерінің өтінімдері негізінде береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Оператор ақпарат иеленушілерінің уәкілетті қызметкерлеріне Порталда жұмыс істеу үшін АЖО-ны пайдалану бойынша оқытуды жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3590,68 +4213,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыс істеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Интернет-конференцияны өткізу шаблоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4626,68 +5249,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>істеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сауалнама жүргізу шаблоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7873,55 +8496,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8247,31 +8870,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>