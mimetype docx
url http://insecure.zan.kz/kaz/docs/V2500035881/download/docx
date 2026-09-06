--- v1 (2026-06-11)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f9a3882" w14:textId="f9a3882">
+    <w:p w14:paraId="9914dd9" w14:textId="9914dd9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2657,1098 +2657,488 @@
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар мен қысқартулар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпарат пайдаланушы – ақпаратты сұрататын және (немесе) пайдаланатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...431 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ашық диалог интернет-порталының автоматтандырылған жұмыс орны (бұдан әрі – АЖО) – "цифрлық үкімет" операторы ұсынатын, баптауларды және ашық диалогтың интернет-порталында орналастырылатын контентті басқаруға арналған қосымша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ашық диалогтың интернет-порталы (бұдан әрі – Портал) – мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектілері бірінші басшыларының блог-платформасы арқылы ақпарат пайдаланушылардың сұрау салуды жіберу, сондай-ақ ақпарат пайдаланушылардың интернет-конференцияларға және сауалнамаларға қатысу мүмкіндігін қамтамасыз ететін ашық үкіметтің құрауышы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектілері бірінші басшыларының блог-платформасы (бұдан әрі – Блог-платформа) – азаматтардың сұрау салуды жіберу және квазимемлекеттік сектор субъектілерінің бірінші басшыларынан оларға жауап алу мүмкіндігін қамтамасыз ететін ашық үкіметтің құрауышы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) модерация – әкімшінің ақпарат пайдаланушылардың сұрау салуларын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігі нысанасында өңдеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) сұрау салу – ақпарат иеленушіге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен айтылған немесе жіберілген ауызша немесе жазбаша нысандағы, оның ішінде электрондық құжат түріндегі ақпарат беру туралы өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "цифрлық үкіметтің" операторы (бұдан әрі – Оператор) – "цифрлық үкіметтің" цифрлық объектілерінің жұмыс істеуін қамтамасыз ету жүктелген Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 27.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ақпарат пайдаланушылардың блог-платформа арқылы сұрау салуларды жіберу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Блог-платформа арқылы жіберілген сұрау салу ақпарат пайдаланушының электрондық цифрлық қолтаңбасымен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сондай-ақ ақпарат пайдаланушылар "цифрлық үкіметтің" веб-порталында есепке алу жазбалары болған және оған ұялы байланыс операторы берген ақпарат пайдаланушының абоненттік нөмірі қосылған кезде сұрау салу жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 27.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 27.03.2026 </w:t>
+        <w:t>№ 128-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128-НҚ</w:t>
-[...29 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...331 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік биліктің, жергілікті мемлекеттік басқарудың және өзін-өзі басқарудың заң шығарушы, атқарушы және сот тармақтарының органдары мен мекемелерінің, квазимемлекеттік сектор субъектісінің әкімшісі (бұдан әрі – әкімші) Блог-платформаға келіп түсетін сұрау салуларды жаңғыртуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келмейтін сұрау салуларды әкімші Блог-платформаға келіп түскен күннен бастап бір жұмыс күні ішінде қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер сұрау салу қарауға қабылданған жағдайда, жауап ақпарат пайдаланушыға мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектісіне келіп түскен күнінен бастап күнтізбелік он бес күн ішінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер сұрау салынған ақпарат мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектордың бірнеше субъектілерінің құзыретіне кіретін және жазбаша сұрау салуға жауап беру кезінде мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектордың өзге субъектілерінен ақпарат алу талап етілетін болса, қарау мерзімін мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектісінің басшысы бір рет күнтізбелік он бес күннен аспайтын мерзімге ұзартуы мүмкін, бұл туралы ақпарат пайдаланушыға қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде хабарланады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3761,107 +3151,107 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша сұрау салу жөнінде ақпарат беруден бас тартылған жағдайда, мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектісі сұрау салу тіркелген күннен бастап бес жұмыс күні ішінде ақпарат пайдаланушыға уәжді жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекет жүз пайыз қатысатын тұлғаларды қоспағанда, квазимемлекеттік сектор субъектісінен өз сұрау салуына жауап алған ақпарат пайдаланушы оның сапасын бағалай алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау "Ұнайды" не "Ұнамайды" деген белгілер арқылы жүргізіледі. "Ұнамайды" деген батырманы таңдаған кезде ақпарат пайдаланушы себебін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ақпарат пайдаланушының интернет-конференциялар мен сауалнамалар өткізуге қатысу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Порталда интернет-конференция немесе сауалнама өткізу үшін мемлекеттік биліктің, жергілікті мемлекеттік басқарудың және өзін-өзі басқарудың заң шығарушы, атқарушы және сот тармақтарының органдары мен мекемелері, квазимемлекеттік сектор субъектілері (бұдан әрі – ақпарат иеленушілері) Операторға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3876,265 +3266,265 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес интернет-конференцияны өткізудің және сауалнама жүргізудің толтырылған шаблондарын ол басталғанға дейін кемінде үш жұмыс күні бұрын жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ақпарат иеленушілері Порталда тиісті сілтемелерді көрсете отырып, ресми интернет-ресурста және (немесе) жалпыға бірдей қолжетімді интернет-ресурстарда: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оны өткізу күніне дейін кемінде бір жұмыс күні бұрын интернет-конференция өткізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Порталда оны іске қосқан күннен бастап бір жұмыс күні ішінде сауалнама жүргізу туралы құлақтандыруды орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнама жүргізу ұзақтығы бір айдан асқан жағдайда, құлақтандырулар кемінде екі аптада бір реттен сиретпей орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Интернет-конференцияны өткізу ұзақтығы бір жұмыс күнінен кем болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Интернет-конференция барысында сұрақтар келіп түскен кезде жауаптарды ақпарат иеленушілері ол аяқталғанға дейін береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ақпарат пайдаланушылар Порталда "Интернет-конференцияның тақырыбын құру" сервисі арқылы тиісті ақпарат иеленушілеріне интернет-конференция өткізуге еркін нысанда өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімші өтінімді бес жұмыс күні ішінде қабылдайды не егер өтінім ақпарат иеленушілерінің құзыретіне немесе қызмет бағыттарына сәйкес келмеген жағдайда, өтінімді қабылдаудан бас тарту туралы уәжді жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сауалнама жүргізудің ұзақтығы он жұмыс күнінен кем болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Ақпарат иеленушілерінің қызметкерлеріне АЖО-ға кіруге рұқсат Оператор ақпарат иеленушілерінің өтінімдері негізінде береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Оператор ақпарат иеленушілерінің уәкілетті қызметкерлеріне Порталда жұмыс істеу үшін АЖО-ны пайдалану бойынша оқытуды жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4213,68 +3603,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыс істеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Интернет-конференцияны өткізу шаблоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5249,68 +4639,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>істеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сауалнама жүргізу шаблоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8496,55 +7886,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8870,31 +8260,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>