--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da96f0a" w14:textId="da96f0a">
+    <w:p w14:paraId="834d8c3" w14:textId="834d8c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -885,448 +885,824 @@
         </w:rPr>
         <w:t xml:space="preserve"> 6-тармағының екінші бөлігіне сәйкес әзірленді және электрондық сауда алаңдарында тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуды жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электрондық сауда алаңы – электрондық саудаға қатысушыларға инфрақұрылымды, оның ішінде олардың арасында ақпараттық-коммуникациялық технологияларды пайдалана отырып жұмыстар мен қызметтер көрсетуге шарттар жасасуды қамтамасыз ететін интернет-ресурс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электрондық саудаға қатысушылар – сатып алушы, сатушы және (немесе) электрондық сауда алаңы ретінде қатысатын жеке және заңды тұлғалар.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
-[...15 lines deleted...]
-      2) электрондық саудаға қатысушылар – сатып алушы, сатушы және (немесе) электрондық сауда алаңы ретінде қатысатын жеке және заңды тұлғалар.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Электрондық сауда алаңдарында тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуды жүргізу кезінде электрондық сауда алаңындағы инфрақұрылымында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электрондық сауда алаңының электрондық саудаға қатысушыларға қоятын ішкі талаптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауар, жұмыс және көрсетілетін қызмет үшін банктік төлем жүйелерін пайдалана отырып, қолма-қол ақшасыз есеп айырысу мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тауардың немесе көрсетілетін қызметтің жеткізілуін ұйымдастыру немесе үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сатып алушы мен сатушы арасындағы, оның ішінде тауарды қайтарып беру кезіндегі өзара есеп айырысуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...103 lines deleted...]
-      4) сатып алушы мен сатушы арасындағы, оның ішінде тауарды қайтарып беру кезіндегі өзара есеп айырысуды қамтамасыз ету;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сатып алу-сату шартын, қызметтер көрсету шартын электрондық құжаттар немесе электрондық хабарлар алмасу жолымен ақпараттық-коммуникациялық технологиялар арқылы жасасу мүмкіндігін беру қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Электрондық сауда алаңы тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуды жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
-[...15 lines deleted...]
-      5) сатып алу-сату шартын, қызметтер көрсету шартын электрондық құжаттар немесе электрондық хабарлар алмасу жолымен ақпараттық-коммуникациялық технологиялар арқылы жасасу мүмкіндігін беру қамтылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпараттық ресурстарда қамтылған ақпараттың, оның ішінде коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтердің тұтастығы мен құпиялылығын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электрондық сауда алаңында жасалған мәмілелер бойынша сатып алушының өз міндеттемелерін орындауын, егер мұндай шарттарды электрондық сауда алаңы іске асырған жағдайда, қамтамасыз ету шарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
-[...15 lines deleted...]
-      4. Электрондық сауда алаңы тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алуды жүргізу кезінде:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Электрондық сауда алаңы тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуды жүргізу кезінде жол берілмейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
-[...15 lines deleted...]
-      1) ақпараттық ресурстарда қамтылған ақпараттың, оның ішінде коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтердің тұтастығы мен құпиялылығын;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) электрондық құжаттарда немесе электрондық хабарларда қамтылған ақпаратты, оның ішінде коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жария етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
-[...15 lines deleted...]
-      2) электрондық сауда алаңында жасалған мәмілелер бойынша сатып алушының өз міндеттемелерін орындауын, егер мұндай шарттарды электрондық сауда алаңы іске асырған жағдайда, қамтамасыз ету шарттарын айқындайды.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электрондық құжаттарды, электрондық хабарларды немесе олардың көшірмелерін, оның ішінде оларда қамтылған ақпаратты үшінші тұлғаларға беруге, егер оның электрондық саудаға басқа қатысушылармен жасасқан шартында өзгеше көзделмесе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
-[...15 lines deleted...]
-      5. Электрондық сауда алаңы тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуды жүргізу кезінде жол берілмейді:</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер оның электрондық саудаға басқа қатысушылармен жасасқан шартында өзгеше көзделмесе, электрондық құжаттардың немесе электрондық хабарлардың мазмұнын не оларды пайдалану тәртібін өзгертуге құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...15 lines deleted...]
-      1) электрондық құжаттарда немесе электрондық хабарларда қамтылған ақпаратты, оның ішінде коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жария етуге;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сатушының, сол сияқты сатып алушының электрондық сауданы жүзеге асыру кезінде басқа тараптан электрондық сауда алаңында жасалған мәмілелер бойынша міндеттемелерді орындауын талап етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Табиғи монополиялар субъектілерін электрондық сауда алаңдары арқылы сатып алу Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 13 тамыздағы № 73 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19242 болып тіркелген) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи монополия субъектісі сатып алуды Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының ақпараттық жүйесімен және (немесе) мемлекеттік сатып алу саласындағы уәкілетті органның ақпараттық жүйесімен интеграцияланған электрондық сатып алудың ақпараттық жүйесі (Сатып алудың бірыңғай платформасы) арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1394,55 +1770,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1768,31 +2144,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>