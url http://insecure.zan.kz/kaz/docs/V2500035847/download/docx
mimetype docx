--- v0 (2025-11-05)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e16130" w14:textId="4e16130">
+    <w:p w14:paraId="14dcf06" w14:textId="14dcf06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кейбір бұйрықтарға өзгерістер мен толықтырулар енгізу және кейбір бұйрықтардың күші жойылды деп тану туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің м.а. 2025 жылғы 20 наурыздағы № 116-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 20 наурызда № 35847 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің м.а. 2025 жылғы 20 наурыздағы № 116-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 20 наурызда № 35847 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1285,839 +1285,182 @@
         <w:t xml:space="preserve">
       "9-4. Пайдаланушының есептік жазбасын бұғаттау және биржалық тауарды сатуға (сатып алуға) өтінім беруді шектеу Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 30 наурыздағы № 280 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Биржалық сауда қағидаларында көзделген негіздер бойынша тауар биржасының мүшесін аккредиттеу тоқтатыла тұрған жағдайда тауар биржасы жүзеге асырады (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10993 болып тіркелген).".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
-[...708 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Күші жойылды – ҚР Сауда және интеграция министрінің 18.06.2026 № 208-НҚ (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Биржалық сауда қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 30 наурыздағы № 280 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10993 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Биржалық сауда </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2130,70 +1473,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ашылу бағасы – белгілі бір биржалық сауда-саттықта белгілі бір биржалық тауар (тауарлар тобы) бойынша жасалған алғашқы биржалық мәміленің бағасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) базалық баға – биржалық сауда-саттық барысында биржалық тауарға белгіленетін, сауда сессиясы ішінде баға өзгерісінің ең төмен және ең жоғары деңгейін есептеу үшін қабылданатын баға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2782,70 +2125,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Тауар биржасы мынадай жағдайларда тауар биржасындағы аккредиттеудің күшін жою туралы шешім қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауар биржасында аккредиттелген күннен бастап қатарынан күнтізбелік он екі ай ішінде дилердің, маркет-мейкердің қызметі жүзеге асырылмаған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2968,70 +2311,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-тарау. Маркет-мейкерлер қызметінің шарттары мен шектеулері";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3064,130 +2407,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "34. Маркет-мейкердің қызметі базалық активі биржалық тауарлар болып табылатын мерзімді келісімшарттармен биржалық сауда-саттықта ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Маркет-мейкер биржалық сауда-саттыққа қатысады және биржалық сауда-саттықтың бағаларын, сұранысын, ұсынысын немесе көлемін қолдауды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 35-1) тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "35-1. Маркет-мейкердің биржалық сауда-саттыққа дилер ретінде кемінде үш жыл үздіксіз қатысу тәжірибесі бар.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3200,70 +2543,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6-тарау. Әлеуметтік маңызы бар биржалық тауарлардың тізбесіне енгізілген тауарлар бойынша биржалық сауда-саттық жүргізу шарттары (биржалық саудаға қатысушыларға қойылатын талаптар, бір сауда сессиясындағы сауда лотының ең жоғары және ең төменгі мөлшері, баға өтінімдерінің диапазоны, өткізілетін тауардың көлемі, биржалық тауарға ақы төлеу және оны жеткізу (тиеп жөнелту) фактілерін растайтын құжаттардың болуы)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3316,90 +2659,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "44. Тауар биржасында әлеуметтік маңызы бар биржалық тауарлар тізбесіне енгізілген тауарлар бойынша биржалық сауда-саттық жүргізу шарттары осы Қағидаларда тауарларды секцияларға бөлу және әрбір секцияға жеке талаптар қою жолымен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Секциялар бойынша талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бір сауда сессиясында сауда лотының ең жоғары және ең төменгі мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3446,70 +2789,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) баға өтінімдерінің диапазоны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өткізілетін тауардың көлемі, биржалық тауарға ақы төлеу және жеткізу (тиеп жөнелту) фактілерін растайтын құжаттардың болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Әрбір секция бойынша қойылатын талаптар үшін осы саладағы уәкілетті мемлекеттік орган жауапты болады. Тауар биржасы өзі сауда-саттықты жүзеге асыратын секцияларға қойылатын талаптарға сәйкестігі үшін жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржалары арқылы міндетті түрде өткізуге жататын биржалық тауарлармен сауда-саттық мониторингін мемлекеттік басқарудың тиісті салаларында (бағыттарында) басшылықты жүзеге асыратын мемлекеттік органдар жүргізеді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3540,70 +2883,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7-тарау. Биржалық сауда-саттықты жүргізу тәртібі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3616,70 +2959,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "48. Биржалық сауда-саттық қосарланған қарсы аукцион режимінде өткізіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3748,70 +3091,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>51-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "51. Қосарланған қарсы аукцион режимінде биржалық сауда-саттыққа жіберілген әрбір биржалық тауарға тауар биржасы осы тауарды, оның сапалық сипаттамаларын, сондай-ақ жеткізудің базалық шарттарын сәйкестендіретін сауда құралының жеке кодын береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3880,106 +3223,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "53. Биржалық сауда-саттық мөлшері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалатын биржалық қамтамасыз етуді алдын ала енгізе отырып жүргізіледі.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4128,110 +3455,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>65-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z57" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) биржалық мәміле жасалатын биржалық тауарға бағаны сатып алушылардың, сатушылардың ұсыныстарына бәсекелесу процесінде қалыптастыру және оны сатып алушы үшін ең жақсы баға ретінде (сатушылардан ең төмен баға) немесе сатушы үшін ең жақсы баға ретінде (сатып алушылардан ең жоғары баға) айқындау;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4264,128 +3591,128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>68-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "67. Тауар биржаларына биржалық тауарлар мен әлеуметтік маңызы бар биржалық тауарлар тізбесіне енгізілмеген тауарлармен биржалық сауда-саттықты ұйымдастыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік маңызы бар биржалық тауарлармен биржалық сауда-саттықты Заңның 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігіне сәйкес конкурс негізінде Қазақстан Республикасының Үкіметі айқындаған тауар биржалары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Қосарланған қарсы аукцион режимінде биржалық сауда-саттыққа қатысатын брокер онда бір және одан да көп клиенттерді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте брокер бір мезгілде сатушы мен сатып алушының мүдделерін ұсынбайды.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4416,70 +3743,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>81-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Осындай технологияларды пайдалана отырып жасалған мәмілелер жарамсыз деп танылады және тауар биржасы оларды жоюға тиіс.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4492,70 +3819,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>82-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="41"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "82. Өтінімдерді жинаудың, оларды тауар биржасының электрондық сауда жүйесіне енгізуге және жіберуге дайындаудың, сондай-ақ тауар биржасы мүшелері тарапынан оны пайдалана отырып жасалатын барлық іс-әрекеттерді бақылауды қамтамасыз ететін режимде жұмыс істейтін сауда жүйесінен ақпарат алудың және өңдеудің автоматтандырылған бағдарламалық-техникалық құралдары міндетті түрде тауар биржасының шешімімен сертификатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда-саттыққа қатысушылар тауар биржасы сертификаттамаған осындай бағдарламалық-техникалық құралдарды пайдалана отырып жасасқан мәмілелер жарамсыз деп танылады және тауар биржасы оларды жоюға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4680,90 +4007,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>89 тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "88. Мерзімді келісімшарттармен биржалық сауда-саттықты ұйымдастыруды және өткізуді регламенттейтін тауар биржасының ішкі құжаттарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z68" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z68" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Биржалық сауда-саттықтың мәні ретінде пайдаланылатын мерзімді келісімшарттардың стандартты талаптары олардың тауар биржасы бекітетін ерекшеліктерімен айқындалады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4796,108 +4123,108 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>96-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="44"/>
+    <w:bookmarkStart w:name="z70" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "95. Биржалық сауда-саттыққа қатысу үшін биржалық қамтамасыз етудің мөлшерін тауар биржасы осы Қағидаларға сәйкес биржалық қамтамасыз етудің мөлшері көзделген секцияларды қоспағанда, секцияның түріне қарай сауда-саттыққа қатысушы жоспарлаған биржалық мәміле сомасына проценттік қатынаста белгілейді және 3 проценттен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық саудаға қатысушы 30 күнтізбелік күн ішінде биржалық мәміле бойынша өз міндеттемелерін орындамаған жағдайда, ол енгізген биржалық қамтамасыз етуді тауар биржасының клирингтік орталығы зардап шеккен тараптың пайдасына 5 жұмыс күні ішінде аударуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="45"/>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Биржалық саудаға қатысушы биржалық мәміле бойынша өз міндеттемелерін орындамаған жағдайда, ол енгізген биржалық қамтамасыз етуді тауар биржасының клирингтік орталығы зардап шеккен тараптың пайдасына 5 жұмыс күні ішінде аударуға тиіс.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4910,130 +4237,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14 тараудың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:bookmarkStart w:name="z73" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14 тарау. Биржалық және биржадан тыс мәмілелерді есепке алу және тіркеу тәртібі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z74" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z74" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14-тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-параграфының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z75" w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z75" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Параграф 1. Биржадан тыс мәмілелерді тіркеу";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5122,70 +4449,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>119 тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:bookmarkStart w:name="z78" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "119. Тауар биржасының дилерлері үшін оларды қаржылық тұрақты деп тану жөніндегі талаптар сауда-саттыққа қатысушыларды және оларға қойылатын талаптарды жіктеу жолымен сауданың тиісті сауда секцияларында тауар биржасы айқындайтын мөлшерде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасының мүшесі, егер ол тауар биржасында айқындалатын мөлшерде жарғылық және (немесе) меншікті капиталдың болуы жөніндегі талаптарға сәйкес келсе, брокер ретінде қаржылық орнықты деп танылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5256,51 +4583,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>122-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="50"/>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       131-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5315,91 +4642,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z81" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) биржалық сауда-саттыққа жіберілген тауардың ерекшелігі және жеткізу шартының стандартты нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z82" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z82" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) биржалық сауда-саттыққа жіберілген тауарлардың сауда құралының кодтарын беру тәртібі;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5412,70 +4739,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>136 тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="53"/>
+    <w:bookmarkStart w:name="z84" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "136. Әрбір сауда күнінің қорытындысы бойынша тауар биржасы келесі жұмыс күнінен кешіктірмей өзінің интернет-ресурсының арнайы бөлімінде мынадай мәліметтерді қамтитын биржалық сауда-саттықтың нәтижелері туралы ақпаратты орналастырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       биржалық тауарлар бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5762,51 +5089,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>184 тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="54"/>
+    <w:bookmarkStart w:name="z87" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "184. Биржалық сауда-саттық осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5881,51 +5208,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен қосарланған қарсы аукцион режимінде өткізіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6014,70 +5341,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>190 тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="55"/>
+    <w:bookmarkStart w:name="z90" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "190. Мұнай өнімдерінің биржалық саудасының қатысушылары тауар биржасында дилерлер ретінде аккредиттелген немесе аккредиттелген брокерлер арқылы әрекет ететін сатушылар мен сатып алушылар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай өнімдерінің биржалық саудасына қатысушыларға мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6198,70 +5525,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>201-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="56"/>
+    <w:bookmarkStart w:name="z92" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "201. Биржалық қамтамасыз ету мөлшері мәмілелердің болжамды сомасының 15 проценттен аспайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6518,70 +5845,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>237-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="57"/>
+    <w:bookmarkStart w:name="z98" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "237. Биржалық қамтамасыз ету мөлшері болжамды мәміленің 3 проценттен аспайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6762,70 +6089,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>312-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="58"/>
+    <w:bookmarkStart w:name="z103" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "312. Биржалық қамтамасыз ету мөлшері болжамды мәміленің 5 проценттен аспайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6838,162 +6165,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>313-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Тауар биржалары мәмілелері бойынша клирингтік қызметті жүзеге асыру қағидаларын және Тауар биржасы клирингтік орталығының аппараттық-бағдарламалық кешеніне қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 25 қарашадағы № 729 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12605 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z106" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Тауар биржалары мәмілелері бойынша клирингтік қызметті жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7006,70 +6301,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 1-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="59"/>
+    <w:bookmarkStart w:name="z108" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-1) ақша қаражатын есепке алудың клирингтік тіркелімі - тауар биржасы мүшелерінің ақша қаражаты қозғалысының есебін жүргізу үшін клирингтік ұйым пайдаланатын электрондық дерекқор;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7138,70 +6433,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="60"/>
+    <w:bookmarkStart w:name="z111" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Тауар биржасының клирингтік орталығы бір немесе бірнеше тауар биржаларына, электрондық сауда алаңдарына, сондай-ақ биржадан тыс мәмілелерге клирингтік қызмет көрсетуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасына бірнеше клирингтік орталықтардың клирингтік қызмет көрсетуіне жол берілмейді.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7232,164 +6527,148 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="61"/>
+    <w:bookmarkStart w:name="z113" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Биржалық мәмілелер бойынша клирингтік қызметті жүзеге асыру үшін тауар биржасы клирингтік ұйыммен клирингтік қызмет көрсету туралы шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірнеше клирингтік орталықтардың тауар биржасына клирингтік қызмет көрсетуіне жол берілмейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="62"/>
+    <w:bookmarkStart w:name="z114" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 7-1 және 7-2-тармақтармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z115" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "7-1. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шарт жасалғаннан кейін биржалық сауда-саттықта жасалған мәмілелер бойынша есеп айырысулар ақша қаражатын есепке алудың клирингтік тіркелімінде ескеріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасы мүшесінің ақшалай қаражаты есеп айырысу ұйымындағы клирингтік орталықтың ағымдағы шотына ақшалай қаражатты енгізу туралы растайтын құжаттарды ұсына отырып, тауар биржасы мүшесі тауар биржасының клирингтік орталығына жүгінген күннен бастап бір жұмыс күнінен кешіктірілмей ақша қаражатын есепке алудың клирингтік тіркеліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7400,70 +6679,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте тауар биржасының мүшесін биржалық қамтамасыз етуді қайтаруды тауар биржасының клирингтік орталығы биржалық қамтамасыз етуді қайтаруға өтініш берілген кезден бастап үш жұмыс күнінен кешіктірмей жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасының клирингтік орталығы, зардап шеккен тараптың пайдасына кінәлі тараптың биржалық қамтамасыз ету сомасын аудару жағдайларын қоспағанда, тауар биржасының мүшелері биржалық қамтамасыз ету ретінде енгізген ақшалай қаражатқа билік етпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="63"/>
+    <w:bookmarkStart w:name="z116" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2. Биржалық мәмілелерге клирингтік қызмет көрсету үшін тауар биржасының клирингтік орталығы биржалық сауда-саттықтың әрбір қатысушысына биржалық қамтамасыз етуді және биржалық мәміле бойынша тауарға ақы төлеу үшін енгізілген ақшаны есепке алу бойынша бөлек тіркелімдері бар сауда шоттарын ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық сауда-саттыққа қатысушылардың ақшасы тауар биржасының клиринг орталығының жеке банктік шотында сақталуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7474,258 +6753,210 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасының клирингтік орталығы брокер мен оның клиенттері ақшасының бөлек есебін жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасының клирингтік орталығы әрбір жасалған мәміле бойынша оқшауланған биржалық қамтамасыз етудің есебін жүргізеді.";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z118" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) тауар биржасы мүшесінің клирингтік есепке алу тіркелімдерінде ескерілетін ақша мен өзге де міндеттемелердің сомалары туралы, оның ішінде тауар биржасы мүшесінің берешегі туралы;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z119" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 14-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "14-1. Тауар биржасының клирингтік орталығы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тауар биржасының мүшесі туралы ақпаратты тікелей тауар биржасының мүшесіне оның жазбаша сұрау салуы негізінде ұсынуды қамтамасыз етеді. Осы ақпаратты ұсыну мерзімі сұрау салуды алған кезден бастап үш жұмыс күнінен аспайды.";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z121" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Тауар биржасының клирингтік орталығының аппараттық-бағдарламалық кешеніне қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7738,70 +6969,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="66"/>
+    <w:bookmarkStart w:name="z123" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Биржалық саудаға қатысушылардың биржалық сауда-саттыққа олар енгізген биржалық қамтамасыз етудің мөлшеріне байланысты рұқсат беруін автоматтандырылған бақылауды қоса алғанда, клирингтік қызметті жүзеге асыру үшін клирингтік орталықтың қарамағында клиринг процесін автоматтандыруды қамтамасыз ететін аппараттық-бағдарламалық кешені болады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7870,70 +7101,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="67"/>
+    <w:bookmarkStart w:name="z126" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14) мынадай операцияларды автоматты түрде орындау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тауар биржасы мүшесінің қаражатын бөлек есепке алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8018,258 +7249,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="68"/>
+    <w:bookmarkStart w:name="z128" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17) электрондық цифрлық қолтаңбаны пайдалана отырып, қорғалған байланыс арналары арқылы клиенттерге, есеп айырысу ұйымдарына, тауар биржасына және монополияға қарсы органға ақпарат беру;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z129" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші және жетінші абзацы алып тасталсын;".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z130" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Тауар биржаларының қызметіне қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Сауда және интеграция министрінің 2019 жылғы 3 қыркүйектегі № 31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19342 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z131" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="69"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z132" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Тауар биржаларының, брокерлердің және тауар биржалары клирингтік орталықтарының қызметіне қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8282,88 +7465,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="70"/>
+    <w:bookmarkStart w:name="z134" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қоса беріліп отырған тауар биржаларының, брокерлердің және тауар биржалары клирингтік орталықтарының қызметіне қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесін бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z135" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген тауар биржаларының қызметіне қойылатын біліктілік талаптары мен оларға сәйкестікті растайтын құжаттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8378,50 +7544,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтардың осы тізбесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8617,68 +7784,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="71"/>
+    <w:bookmarkStart w:name="z137" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауар биржаларының, брокерлердің және тауар биржалары клирингтік орталықтарының қызметіне қойылатын біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10758,162 +9925,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құжаттардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="72"/>
+    <w:bookmarkStart w:name="z139" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауар биржаларының қызметіне қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z140" w:id="73"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z140" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тауар биржасының фирмалық атауының болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғаның толық атауы ___________________.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 ақпандағы № 141 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10695 болып тіркелген) бекітілген Тауар биржаларының электрондық сауда жүйесіне қойылатын міндетті талаптарға сәйкес келетін тауар биржасының электрондық сауда жүйесінің болуы расталады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылдау-тапсыру актісімен (қабылдау-тапсыру актісі көшірмесін қоса бере отырып);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10942,70 +10093,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі құралдардан үзінді көшірмені (үзінді көшірменің көшірмесін қоса бере отырып);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық тапсырмамен (техникалық тапсырманы қоса бере отырып).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="74"/>
+    <w:bookmarkStart w:name="z142" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Меншікті интернет-ресурсының болуы (интернет-ресурсқа меншік құқығын куәландыратын растайтын құжаттармен қоса):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірегей желілік мекенжайы және (немесе) домендік атауы_________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11052,70 +10203,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       биржалық сауда-саттық нәтижелері _________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       биржалық тауарлардың баға белгіленімі _______________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="75"/>
+    <w:bookmarkStart w:name="z143" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тауар биржалары саласында клирингтік қызметпен айналысу құқығына лицензиясы бар тауар биржасының клирингтік орталығымен шарттың болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиринг ұйымының атауы _________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11144,126 +10295,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиринг ұйымын тіркеу күні ________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тауар биржасының клиринг орталығының қызметтерін пайдалану туралы шарт ______; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="76"/>
+    <w:bookmarkStart w:name="z144" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тауар биржасының жарғылық капиталының болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акцияларды орналастыру қорытындылары туралы есепті бекіту күні (акцияларды орналастырудың есепті кезеңін көрсете отырып) (акцияларды орналастыру қорытындылары туралы есепті қоса бере отырып) ________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тауар биржасы үшін жарғылық капиталдың мөлшері (тауар биржасының арнайы банктік шотынан үзінді көшірменің қоса берілген көшірмесімен расталады) _____________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="77"/>
+    <w:bookmarkStart w:name="z145" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тауар биржасы қызметкерлерінің білікті құрамының болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші басшыда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11780,70 +10931,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диплом берілген күні ____________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дипломды тану/нострификациялау туралы куәлікті беру күні мен нөмірі ("Болашақ" халықаралық стипендиясының иегерлерін қоспағанда, шетелдік білім беру мекемелері берген дипломдар үшін") ___________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="78"/>
+    <w:bookmarkStart w:name="z146" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тауар биржасының бекітілген (қабылданған) ішкі құжаттарының болуы, тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) биржалық тауарды сатуға (сатып алуға) өтінімнің нысаны мен мазмұны:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12257,88 +11408,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құжаттардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="79"/>
+    <w:bookmarkStart w:name="z148" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Брокерлер қызметіне қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z149" w:id="80"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z149" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Брокер қызметкерлерінің білікті құрамының болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші басшыда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12855,70 +12006,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диплом берілген күні ____________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дипломды тану/нострификациялау туралы куәлікті беру күні мен нөмірі ("Болашақ" халықаралық стипендиясының иегерлерін қоспағанда, шетелдік білім беру мекемелері берген дипломдар үшін") ___________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="81"/>
+    <w:bookmarkStart w:name="z150" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Брокердің бекітілген (қабылданған) ішкі құжаттарының болуы, тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) брокерлік қызмет көрсету туралы шарттың нысаны мен мазмұны:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13224,113 +12375,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құжаттардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="82"/>
+    <w:bookmarkStart w:name="z152" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауар биржалары клирингтік орталықтарының қызметіне қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z153" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 25 қарашадағы № 729 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12605 болып тіркелген) белгіленген клирингтік қызмет процесін автоматтандыруды қамтамасыз ететін және тауар биржасының клирингтік орталығының аппараттық-бағдарламалық кешеніне қойылатын талаптарға сәйкес келетін аппараттық-бағдарламалық кешені бар тауар биржасының клирингтік орталығының болуы, расталды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылдау-тапсыру туралы актімен (қабылдау-тапсыру туралы актінің көшірмесін қоса бере отырып);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13359,70 +12505,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі құралдардан үзінді көшірме (үзінді көшірменің көшірмесімен бірге);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық тапсырмамен (техникалық тапсырманы қоса бере отырып).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="83"/>
+    <w:bookmarkStart w:name="z154" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тауар биржасының клирингтік орталығы қызметкерлерінің білікті құрамының болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші басшыда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13939,70 +13085,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       диплом берілген күні ____________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дипломды тану/нострификациялау туралы куәлікті беру күні мен нөмірі ("Болашақ" халықаралық стипендиясының иегерлерін қоспағанда, шетелдік білім беру мекемелері берген дипломдар үшін") ___________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="84"/>
+    <w:bookmarkStart w:name="z155" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тауар биржасының клирингтік орталығының бекітілген (қабылданған) ішкі құжаттарының болуы, тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) клирингтік қызметтер көрсету туралы шарттың нысаны мен мазмұны:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14067,108 +13213,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл мақсатында ішкі бақылау қағидалары мен оны жүзеге асыру бағдарламалары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бекітілген нөмірі мен күні (Қағидалардың көшірмесін қоса бере отырып) ___________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="85"/>
+    <w:bookmarkStart w:name="z156" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Өзінің интернет-ресурсының болуы (интернет-ресурсқа меншік құқығын куәландыратын растайтын құжаттарды қоса бере отырып): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірегей желілік мекенжай және (немесе) домендік атау _____________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="86"/>
+    <w:bookmarkStart w:name="z157" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Биржалық сауда-саттықты өткізу және (немесе) екінші деңгейдегі банкпен немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен биржалық сауда-саттықта жасалған мәмілелер бойынша есеп айырысуларды жүзеге асыру кезіндегі өзара іс-қимыл тәртібі туралы шарттың болуы есеп айырысу ұйымымен жасалған шартпен (клирингтік қызмет көрсету туралы шарттың көшірмесін қоса бере отырып) расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       есеп айырысу ұйымының атауы ______________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14327,279 +13473,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 116-НҚ Бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="87"/>
+    <w:bookmarkStart w:name="z159" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z160" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Кепілдік беру және сақтандыру қорларын қалыптастыру және пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы № 251 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10994 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z161" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер енгізу және "Тауар биржаларының күнделікті электрондық есептілік нысандарын, оларды ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 ақпандағы № 140 бұйрығының күші жойылды деп тану туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 10 тамыздағы № 10 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17312 болып тіркелген) бекітілген Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z162" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 3 қыркүйектегі № 30 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19343 болып тіркелген) Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14925,31 +14034,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>