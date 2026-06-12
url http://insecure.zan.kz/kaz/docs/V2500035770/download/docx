--- v0 (2025-11-07)
+++ v1 (2026-06-12)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cce6816" w14:textId="cce6816">
+    <w:p w14:paraId="4c0fd95" w14:textId="4c0fd95">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,74 +189,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Кәсіпкерлік кодексінің 94-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>94-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1346,74 +1429,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z40" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Астық тасымалдауға байланысты шығындардың құнын арзандатуға субсидиялар төлеу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Кәсіпкерлік кодексінің 94-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және астық тасымалдауға байланысты шығындардың құнын арзандатуға арналған субсидиялар (бұдан әрі – бюджеттік субсидиялар) төлеу тәртібін айқындайды.</w:t>
+      1. Осы Астық тасымалдауға байланысты шығындардың құнын арзандатуға субсидиялар төлеу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>94-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына сәйкес әзірленді және астық тасымалдауға байланысты шығындардың құнын арзандатуға субсидиялар (бұдан әрі – бюджеттік субсидиялар) төлеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z42" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2335,1434 +2500,1437 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланысты шығындардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құнын арзандатуға субсидиялар</w:t>
+              <w:t>құның арзандатуға субсидиялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>төлеу қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z83" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Астық тасымалдауға байланысты бюджеттік субсидияларды төлеуге арналған өтінім</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z83" w:id="25"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (оператордың атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өнім берушінің толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлемі ____ тонна мөлшеріндегі астықты (астық сыныбын көрсетіңіз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тасымалдауға байланысты ____________________________ теңге мөлшерінде</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сомасы сандармен және жазумен) бюджеттік субсидиялар төлеуді сұраймын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z91" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өтініш беруші туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z92" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлға үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН) __________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭҚЖЖ бойынша сыныбы (Экономикалық қызмет түрлерінің жалпы жіктеуіші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бойынша коды) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының аты, әкесінің аты (бар болса), тегі ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон нөмірі (факс): _______________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке тұлға (дара кәсіпкер) үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) ____________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭҚЖЖ бойынша сыныбы (Экономикалық қызмет түрлерінің жалпы жіктеуіші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бойынша коды) _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басын куәландыратын құжат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кім берді ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген күні _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон нөмірі (факс): _________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дара кәсіпкер ретінде қызметтің басталғаны туралы хабарлама:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама күні _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Екінші деңгейдегі банктегі немесе ұлттық почта операторындағы ағымдағы шоттың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бенефициар коды (бұдан әрі – Бек) ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің немесе почта операторының деректемелері: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің немесе почта операторының атауы: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік сәйкестендіру коды _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру коды _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бек _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Келісімшарт бойынша мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сатып алушының деректері _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімшарт нөмірі ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісімшарт жасалған күн ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астық көлемі (сыныбы), тонна __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      межелі пункті ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеткізу шарттары _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиеп-жөнелту кезеңі ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (айлар бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z132" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Астық тасымалдау туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="75"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жөнелту нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жөнелту нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вагонның нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вагонның нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жөнелту станциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жөнелту станциясы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кіру станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кіру станциясы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығу станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шығу станциясы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Межелі (шекаралық өткел) станция (порт)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Межелі (шекаралық өткел) станция (порт)</w:t>
-[...35 lines deleted...]
-Жөнелту күні (тасымалдау құжаттарындағы станция штемпелі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жөнелту күні (тасымалдау құжаттарындағы станция штемпелі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4547,313 +4715,321 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тиесілі субсидияларды есептеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="77"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нарық бағыты (импорт елі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағыт</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="78"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Астық тасымалдау көлемі, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(импорт елі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 тоннаға арналған субсидия мөлшері, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астық тасымалдау көлемі, тонна</w:t>
-[...71 lines deleted...]
-Тиесілі субсидия сомасы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тиесілі субсидия сомасы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5338,130 +5514,122 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="79"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиесілі субсидиялар сомасы 3-баған х 4-баған формуласы бойынша есептеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының заңнамасына сәйкес анық емес мәліметтерді ұсынғаным үшін жауапкершілік туралы хабардармын және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, дербес деректерді жинауға, өңдеуге, сондай-ақ көрсетілген мемлекеттік қызмет бойынша деректерді бюджетті атқару жөніндегі уәкілетті органға беруге келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнім берушінің атауы__________________________________________________  (басшының қолы, аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "__" _____ сағат _____ де қол қойып, жіберілді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5521,203 +5689,753 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланысты шығындардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құнын арзандатуға субсидиялар</w:t>
+              <w:t>құның арзандатуға субсидиялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>төлеу қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="83"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z221" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z222" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: астықты темір жол көлігімен тасымалдау жөніндегі тізілім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z223" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ТТ нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z224" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z225" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ___ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z226" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: комиссия мүшелері және комиссия төрағасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z227" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: құжаттардың қабылданғаны расталған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z228" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z233" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z234" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z235" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z236" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z237" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астықты темір жол көлігімен тасымалдау жөніндегі тізілім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="85"/>
+          <w:bookmarkStart w:name="z238" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...20 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5779,51 +6497,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жөнелту кезеңі (ай)</w:t>
+Тиеп-жөнелту кезеңі (ай)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5913,68 +6631,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z246" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6170,68 +6900,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z254" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6403,68 +7145,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z262" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6636,68 +7390,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z270" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6869,68 +7635,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z278" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7102,68 +7880,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z286" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7335,68 +8125,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z294" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7568,68 +8370,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z302" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8014,210 +8828,410 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="86"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="87"/>
+    <w:bookmarkStart w:name="z318" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z319" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі, лауазымы, қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="89"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z320" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z321" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі, лауазымы, қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="91"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z322" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z323" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі, лауазымы, қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z324" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия төрағасы___ ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z325" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты, әкесінің аты (бар болса), тегі, лауазымы, қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z326" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z327" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z328" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z329" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почта мекенжайы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z330" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z331" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z332" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z333" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z334" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z335" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты темір жол көлігімен тасымалдау жөніндегі тізілім" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8251,103 +9265,499 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Астықты темір жол көлігімен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалдау жөніндегі тізілім"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z337" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты темір жол көлігімен тасымалдау жөніндегі тізілім" нысанын толтыру бойынша түсіндірме (индексі: 1-ТТ нысан, кезеңділігі: біржолғы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z338" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z339" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты темір жол көлігімен тасымалдау жөніндегі тізілім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z340" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z341" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z342" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Астықты темір жол көлігімен тасымалдау жөніндегі тізілім" қалыптастыру қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z343" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z344" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z345" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 2-бағанында өнім берушінің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z346" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 3-бағанында Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z347" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 4-бағанында тиеп-жөнелту кезеңі (ай) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z348" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 5-бағанында астық тасымалдау көлемі, тонна көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z349" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 6-бағанында 1 тоннаға арналған субсидия мөлшері, теңге көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z350" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 7-бағанында тиесілі субсидия сомасы, теңге көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Астық тасымалдауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланысты шығындардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құнын арзандатуға субсидиялар</w:t>
+              <w:t>құның арзандатуға субсидиялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>төлеу қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8368,175 +9778,675 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z351" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z352" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z353" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеу үшін жиынтық ведомость 20___жылғы "___" _____-дан "___" ________ дейінгі кезең үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z354" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 2-ЖВ нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z355" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z356" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ___ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z357" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: оператор – Қазақстан Республикасы Үкіметінің шешімімен құрылған, жалғыз акционері мемлекет болып табылатын және астық нарығында тұрақтандыру функциясын жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын акционерлік қоғам </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z358" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: құжаттардың қабылданғаны расталған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z359" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z361" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z364" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жинау әдісі: электрондық түрде </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z365" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z366" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z367" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z368" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеу үшін жиынтық ведомость</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______дейінгі кезең үшін</w:t>
+        <w:t xml:space="preserve"> Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеуге арналған жиынтық ведомость 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______дейінгі кезең үшін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z157" w:id="96"/>
+          <w:bookmarkStart w:name="z369" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="96"/>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8598,51 +10508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жөнелту кезеңі (ай)</w:t>
+Тиеп-жөнелту кезеңі (ай)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8732,68 +10642,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z377" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8989,68 +10911,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z385" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9222,68 +11156,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z393" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9455,68 +11401,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z401" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9901,90 +11859,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="97"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z417" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператордың атауы _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z418" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы, аты, әкесінің аты (бар болса), тегі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z419" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z420" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z421" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z422" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почта мекенжайы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z423" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z424" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z425" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z426" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z427" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z428" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Астық тасымалдауға байланысты шағындардың құнын өтеуге бюджеттік субсидияларды төлеуге арналған жиынтық ведомость 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______ дейінгі кезең үшін" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10018,2787 +12176,467 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Астық тасымалдауға</w:t>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>негізде жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Астықты тасымалдауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>байланысты шығындардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құнын арзандатуға субсидиялар</w:t>
+              <w:t>құнын өтеуге бюджеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>субсидиялар төлеуге арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>жиынтық ведомость</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20 __ жылғы "__" _______-дан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20 __ жылғы "__"  ____дейінгі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезең үшін" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="99"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="100"/>
+    <w:bookmarkStart w:name="z430" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №</w:t>
-[...2643 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеуге арналған жиынтық ведомость 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______ дейінгі кезең үшін" нысанын толтыру бойынша түсіндірме (индексі: 2-ЖВ нысан, кезеңділігі: біржолғы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z431" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z432" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеу үшін жиынтық ведомость 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______дейінгі кезең үшін" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z433" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z434" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z435" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеуге арналған жиынтық ведомость 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______ дейінгі кезең үшін қалыптастыру қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z436" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z437" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z438" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 2-бағанында өнім берушінің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z439" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 3-бағанында</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z440" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z441" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 4-бағанында тиеп-жөнелту кезеңі (ай) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z442" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 5-бағанында астық тасымалдау көлемі, тонна көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z443" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 6-бағанында 1 тоннаға арналған субсидия мөлшері, теңге көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z444" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 7-бағанында тиесілі субсидия сомасы, теңге көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12858,199 +12696,752 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланысты шығындардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құнын арзандатуға субсидиялар</w:t>
+              <w:t>құның арзандатуға субсидиялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t>төлеу қағидаларына 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="106"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z445" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z446" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z447" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z448" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 3-ТРА нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z449" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z450" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы___ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z451" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: оператор – Қазақстан Республикасы Үкіметінің шешімімен құрылған, жалғыз акционері мемлекет болып табылатын және астық нарығында тұрақтандыру функциясын жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын акционерлік қоғам </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z452" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: бюджеттік субсидияларды алған күннен бастап бес жұмыс күні ішінде </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z453" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z455" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z458" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жинау әдісі: электрондық түрде </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z459" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z460" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z461" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z462" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп 20 ___ жылғы "____" ______ №</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+        <w:t xml:space="preserve"> Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z463" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...18 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13076,202 +13467,214 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Келіп түскен қаражат, теңге</w:t>
+Жіберу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдаланылған қаражат, теңге</w:t>
+Вагонның нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаражат қалдығы, теңге</w:t>
+Жөнелту станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоспарлы пайдаланылатын қаражат, теңге</w:t>
+Кіру станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z470" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13431,64 +13834,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z477" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13628,64 +14047,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z484" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13825,64 +14260,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z491" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14203,90 +14654,1628 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="108"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z505" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z506" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығу станциясы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Межелі (шекаралық өткел) станция (порт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөнелту күні (тасымалдау құжаттарындағы станция штемпелі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тасымалдау көлемі, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 тоннаға арналған субсидия мөлшері, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептелген субсидия, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z513" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z548" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнім берушінің атауы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z549" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының қолы, аты, әкесінің аты (бар болса), тегі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z550" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператордың атауы ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z551" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссия төрағасының қолы, аты, әкесінің аты (бар болса), тегі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z552" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z553" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z554" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z555" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почта мекенжайы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z556" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z557" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z558" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z559" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z560" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z561" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14320,997 +16309,521 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы</w:t>
+              <w:t>негізде жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің</w:t>
+              <w:t>"Астықты тасымалдауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2025 жылғы 3 наурыздағы</w:t>
-[...129 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>байланысты бюджеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялардың төленгенін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растау актісі 20 ___ жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"____" ______ №" нысанына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="110"/>
+    <w:bookmarkStart w:name="z563" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астық тасымалдауға байланысты шығыстарын субсидиялау қағидалары</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №" нысанын толтыру бойынша түсіндірме (индексі: 3-ТРА нысан, кезеңділігі: біржолғы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z564" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z565" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z566" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z567" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z568" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ № қалыптастыру қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z569" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z570" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z571" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.08.2025 </w:t>
-[...737 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
+      6. Нысанның 2-бағанында Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z572" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 3-бағанында жіберу нөмірі көрсетіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z573" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 4-бағанында вагонның нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z574" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 5-бағанында жөнелту станциясы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z575" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 6-бағанында кіру станциясы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z576" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 7-бағанында шығу станциясы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z577" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 8-бағанында межелі (шекаралық өткел) станция (порт) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z578" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 9-бағанында жөнелту күні (тасымалдау құжаттарындағы станция штемпелі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z579" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 10-бағанында тасымалдау көлемі, тонна көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z580" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 11-бағанында 1 тоннаға арналған субсидия мөлшері, теңге көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z581" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 12-бағанында есептелген субсидия, теңге көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15344,223 +16857,4681 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Агроөнеркәсіптік кешен</w:t>
+              <w:t>Астық тасымалдауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы ұлттық</w:t>
+              <w:t>байланысты шығындардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>компанияның астық</w:t>
+              <w:t>құның арзандатуға субсидиялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тасымалдауға байланысты</w:t>
-[...25 lines deleted...]
-              <w:t>қағидаларына 1-қосымша</w:t>
+              <w:t>төлеу қағидаларына 5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="144"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z582" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z583" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z584" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік нысанның атауы: Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары және пайдаланылуы туралы 20 __ жылғы "__" _______ № __ есеп </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z585" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 4-Е нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z586" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z587" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жыл ___ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z588" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: оператор – Қазақстан Республикасы Үкіметінің шешімімен құрылған, жалғыз акционері мемлекет болып табылатын және астық нарығында тұрақтандыру функциясын жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын акционерлік қоғам </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z589" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: бюджеттік субсидиялар төленген күннен бастап бес жұмыс күні ішінде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z590" w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z592" w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z595" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жинау әдісі: электрондық түрде </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z596" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z597" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z598" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z599" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп  20 ___ жылғы "____" ______ №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z600" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарық бағыты (импорт елі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келіп түскен қаражат, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылған қаражат, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаражат қалдығы, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаражатты жоспарлы пайдалану, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z607" w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z614" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z621" w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z628" w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиыны:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z642" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнім берушінің атауы _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z643" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының қолы, аты, әкесінің аты (бар болса), тегі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z644" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оператордың атауы ___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z645" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссия төрағасының қолы, аты, әкесінің аты (бар болса), тегі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z646" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z647" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z648" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z649" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почта мекенжайы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z650" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z651" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z652" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z653" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z654" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z655" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп 20 ___ жылғы "____" ______ № " нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Оператордың қолма-қол</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақшаны бақылау шотындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаражаттың қалдықтары мен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пайдаланылуы туралы есеп </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20 ___ жылғы "____" ______ №</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>" нысанына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z657" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп 20 ___ жылғы "____" ______ № " нысанын толтыру бойынша түсіндірме (индексі: 4-Е нысан, кезеңділігі: біржолғы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z658" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z659" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп 20 ___ жылғы "____" ______ № " нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z660" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z661" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z662" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп қалыптастыру қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z663" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z664" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z665" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Нысанның 2-бағанында Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z666" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 3-бағанында келіп түскен қаражат теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z667" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 4-бағанында пайдаланылған қаражат теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z668" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 5-бағанында қаражат қалдығы теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z669" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 6-бағанында қаражатты жоспарланған пайдалану теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 3 наурыздағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 67 бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z54" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астық тасымалдауға байланысты шығыстарын субсидиялау қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 01.09.2026 дейін қолданыста болады) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z176" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астық тасымалдауға байланысты шығыстарын субсидиялау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>94-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына сәйкес әзірленді және астық тасымалдауға байланысты агроөнеркәсіптік кешен саласындағы ұлттық компанияның шығыстарын субсидиялау (бұдан әрі – бюджеттік субсидиялар) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z178" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) агроөнеркәсіптік кешен саласындағы ұлттық компания – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, жалғыз акционері мемлекет болып табылатын және астық нарығында тұрақтандыру функциясын жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z179" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бюджеттік субсидиялар төлеуді жүзеге асыратын бюджеттік бағдарламаның әкімшісі (бұдан әрі – Бюджеттік бағдарламаның әкімшісі) – Қазақстан Республикасы Ауыл шаруашылығы министрлігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z180" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Агроөнеркәсіптік кешен саласындағы ұлттық компанияға астықты (Еуразиялық экономикалық комиссия Кеңесінің 2021 жылғы 14 қыркүйектегі № 80 шешімімен бекітілген Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасының коды - 1001) тасымалдауға байланысты шығындар 1 тонна үшін 20 000 (жиырма мың) және 30 000 (отыз мың) теңге мөлшерінде өтеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z181" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астық тасымалдауға байланысты шығыстарды өтеу мынадай бағыттар бойынша жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z182" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде транзитпен Ресей Федерациясының аумағы арқылы Азов, Қара және Балтық теңіздерінің порттарының бағыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z183" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тонна үшін 30 000 (отыз мың) теңге мөлшерінде транзитпен Ресей Федерациясының, Латвия Республикасының, Литва Республикасының және Эстония Республикасының аумағы арқылы Балтық теңізі порттары бағыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z184" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде транзитпен Ресей Федерациясының аумағы арқылы Латвия Республикасына, Литва Республикасына және Эстония Республикасына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z185" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тонна үшін 30 000 (отыз мың) теңге мөлшерінде транзитпен Әзірбайжан Республикасының және Грузияның аумағы арқылы Қара теңіз порттары бағыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z186" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тонна үшін 30 000 (отыз мың) теңге мөлшерінде транзитпен Түрікменстан арқылы Ауғанстан Ислам Әмірлігіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z187" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде транзитпен Түрікменстан арқылы Иран Ислам Республикасына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z188" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тонна үшін 30 000 (отыз мың) теңге мөлшерінде транзитпен Қытай Халық Республикасы арқылы Оңтүстік-Шығыс Азия елдері бағытында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z189" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде транзитпен Ресей Федерациясының аумағы арқылы Әзірбайжан Республикасына, Грузияға және Армения Республикасына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z190" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде Тәжікстан Республикасы және Қытай Халық Республикасы елдерінің бағыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z191" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астық тасымалдауға байланысты шығыстарын субсидиялау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z192" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астықты тасымалдауға байланысты шығыстарын субсидиялау жөніндегі іс-шараларды іске асыру мақсатында Бюджеттік бағдарламаның әкімшісі мен агроөнеркәсіптік кешен саласындағы ұлттық компания арасында агроөнеркәсіптік кешен саласындағы ұлттық компанияның астықты тасымалдауға байланысты шығыстарын субсидиялау туралы шарт жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z193" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Агроөнеркәсіптік кешен саласындағы ұлттық компания Бюджеттік бағдарламаның әкімшісіне мынадай құжаттарды жібереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z194" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) екінші деңгейдегі банктер берген келісімшарттардың есептік нөмірлері бар экспорттық келісімшарттардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z195" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарларға арналған декларациялардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z196" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қол қойылған және агроөнеркәсіптік кешен саласындағы ұлттық компанияның мөрімен расталған жөнелту станциясының күнтізбелік мөртабаны бар теміржол жүкқұжаттарының көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z197" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) астық сапасын сараптау жөніндегі аккредиттелген зертхана берген астық сапасы паспортының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z198" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) агроөнеркәсіптік кешен саласындағы ұлттық компания мен вагондардың (контейнерлердің) операторы немесе көлік экспедиторы немесе көлік-экспедиторлық қызметтерді көрсететін тұлға арасында жасалған қызметтер көрсету туралы шарттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z199" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z200" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бюджеттік бағдарламаның әкімшісі құжаттарды алған күннен бастап он бес жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z201" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бюджеттік бағдарлама әкімшісінің кеңсесінде құжаттарды тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z202" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құжаттарды толықтығы мәніне және осы Қағидалардың 5-тармағына сәйкестігін тұрғысынан тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z203" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ұсынылған құжаттардың толық еместігі және (немесе) құжаттардың осы Қағидаларға сәйкес келмеуі анықталған жағдайда, бюджеттік бағдарламаның әкімшісі агроөнеркәсіптік кешен саласындағы ұлттық компанияға ұсынылған құжаттардағы анықталған сәйкессіздіктерді көрсете отырып, хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z204" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды осы Қағидаларға сәйкестендіру мерзімі 5 (бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z205" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бюджеттік бағдарламаның әкімшісі агроөнеркәсіптік кешен саласындағы ұлттық компаниядан осы Қағидаларға сәйкес келетін құжаттар түскен күннен бастап үш жұмыс күні ішінде "Қазынашылық-клиент" ақпараттық жүйесі арқылы агроөнеркәсіптік кешен саласындағы ұлттық компанияның қолма-қол ақшаның бақылау шотына төлеу үшін шот жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z206" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Агроөнеркәсіптік кешен саласындағы ұлттық компания бюджеттік субсидияларды алған күннен бастап бес жұмыс күні ішінде Бюджеттік бағдарламаның әкімшісіне осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша астық тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z207" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Агроөнеркәсіптік кешен саласындағы ұлттық компания Бюджеттік бағдарлама әкімшісінің алдында ұсынылған құжаттардың толықтығы мен дұрыстығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Агроөнеркәсіптік кешен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>компанияның астық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалдауға байланысты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстарын субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z670" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z671" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z672" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z673" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ТТ нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z674" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z675" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ___ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z676" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: Агроөнеркәсіптік кешен саласындағы ұлттық компания – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, жалғыз акционері мемлекет болып табылатын және астық нарығында тұрақтандыру функциясын жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын акционерлік қоғам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z677" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z678" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z680" w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z683" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жинау әдісі: электрондық түрде </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z684" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z685" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z686" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z687" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z688" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15586,51 +21557,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жөнелту кезеңі (ай)</w:t>
+Тиеп-жөнелту кезеңі (ай)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15792,68 +21763,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z697" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16085,68 +22068,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z706" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16350,68 +22345,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z715" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16615,67 +22622,340 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z724" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16860,131 +23140,143 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="146"/>
+    <w:bookmarkStart w:name="z742" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z743" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Межелі (шекаралық өткел) станция (порт)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Межелі (шекаралық өткел) станция (порт)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17108,68 +23400,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z749" w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="287"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17794,61 +24098,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17937,90 +24237,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="147"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z779" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымды тұлға _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z780" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы, аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z781" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z782" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z783" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z784" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почта мекенжайы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z785" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z786" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z787" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z788" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z789" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z790" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18054,2779 +24554,4738 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Агроөнеркәсіптік кешен</w:t>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы ұлттық</w:t>
+              <w:t>негізде жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>компанияның астық</w:t>
+              <w:t>"Астықты теміржол көлігімен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тасымалдауға байланысты</w:t>
+              <w:t>тасымалдау жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шығыстарын субсидиялау</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>мәліметтер тізілімі" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="149"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="150"/>
+    <w:bookmarkStart w:name="z792" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z217" w:id="151"/>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі" нысанын толтыру бойынша түсіндірме (индексі: 1-ТТ нысан, кезеңділігі: біржолғы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z793" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20___жылғы "__" _______№__</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z794" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z795" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z796" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z797" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі қалыптастыру қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z798" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z799" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z800" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Нысанның 2-бағанында Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z801" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 3-бағанында тиеп-жөнелту кезеңі (ай) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z802" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 4-бағанында жіберу нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z803" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 5-бағанында вагонның нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z804" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 6-бағанында жөнелту станциясы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z805" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 7-бағанында кіру станциясы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z806" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 8-бағанында шығу станциясыкөрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z807" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 9-бағанында межелі (шекаралық өткел) станция (порт) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z808" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 10-бағанында жөнелту күні (тасымалдау құжаттарындағы станция штемпелі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z809" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 11-бағанында тасымалдау көлемі, тонна көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z810" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 12-бағанында 1 тоннаға арналған субсидия мөлшері, теңге көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z811" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 13-бағанында тиесілі субсидияның жалпы сомасы, теңге көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Агроөнеркәсіптік кешен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>компанияның астық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалдауға байланысты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыстарын субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z812" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z813" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z814" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі 20___жылғы "__" _______№__</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z815" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 2-АСРА нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z816" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z817" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ___ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z818" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: Агроөнеркәсіптік кешен саласындағы ұлттық компания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z819" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z820" w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нарық бағыты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z822" w:id="329"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="329"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z825" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жинау әдісі: электрондық түрде </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z826" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z827" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z828" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z829" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z830" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "__" _______№__</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z831" w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="336"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарық бағыты (импорт елі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жіберу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вагонның нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жөнелту станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіру станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығу станциясы</w:t>
-            </w:r>
-[...178 lines deleted...]
-Тиесілі субсидияның жалпы сомасы, теңге,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z839" w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
-            </w:r>
-[...178 lines deleted...]
-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z847" w:id="338"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...325 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="338"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z855" w:id="339"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...325 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="339"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z863" w:id="340"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...325 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="340"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жиыны:</w:t>
-[...293 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="152"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z879" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z880" w:id="342"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Межелі (шекаралық өткел) станция (порт)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="342"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөнелту күні (тасымалдау құжаттарындағы станция штемпелі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тасымалдау көлемі, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 тоннаға арналған субсидия мөлшері, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептелген субсидия, теңге,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z886" w:id="343"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="343"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z916" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымды тұлға ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z917" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы, аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z918" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z919" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z920" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z921" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почта мекенжайы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z922" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z923" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z924" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z925" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z926" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z927" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Астықты тасымалдауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланысты алынған бюджеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидияларды растау актісі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20__жылғы "__" _______№ "</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z929" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...21 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі 20__жылғы "__" _______№ " нысанын толтыру бойынша түсіндірме (индексі: 2-АСРА нысан, кезеңділігі: біржолғы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z930" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z931" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі 20__жылғы "__" _______№ " нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z932" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z933" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z934" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z935" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z936" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z937" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Нысанның 2-бағанында Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z938" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 3-бағанында жіберу нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z939" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 4-бағанында вагонның нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z940" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 5-бағанында жөнелту станциясы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z941" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 6-бағанында кіру станциясы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z942" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 7-бағанында шығу станциясы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z943" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 8-бағанында межелі (шекаралық өткел) станция (порт) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z944" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 9-бағанында жөнелту күні (тасымалдау құжаттарындағы станция штемпелі) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z945" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 10-бағанында тасымалдау көлемі тоннамен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z946" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 11-бағанында 1 тоннаға арналған субсидия мөлшері теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z947" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 12-бағанында есептелген субсидия теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21148,35 +29607,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>