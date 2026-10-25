--- v1 (2026-06-12)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c0fd95" w14:textId="4c0fd95">
+    <w:p w14:paraId="2e06e2b" w14:textId="2e06e2b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,61 +84,100 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Астық тасымалдауға байланысты шығындардың құнын арзандатуға субсидиялар төлеу қағидаларын және Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астық тасымалдауға байланысты шығыстарын субсидиялау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 3 наурыздағы № 67 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 3 наурызда № 35770 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2025 жылғы 3 наурыздағы № 67 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 3 наурызда № 35770 болып тіркелді. Осы бұйрық 2026 жылдың 1 қыркүйегіне дейін қолданыста болды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -150,71 +189,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
+        <w:t xml:space="preserve">      Бұйрықтың қолданыста болу мерзімі – 01.09.2026 дейін (осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз</w:t>
+        <w:t>. қараңыз)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1845,124 +1884,128 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде транзитпен Ресей Федерациясының аумағы арқылы Әзірбайжан Республикасына, Грузияға және Армения Республикасына жеткізуге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Астық тасымалдауға байланысты шығындардың құнын арзандатуға субсидиялар төлеу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z953" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Өнім беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген бағыттарға сәйкес тиеу станциясынан межелі станцияға дейін астықты тасымалдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім беруші вагондардың (контейнерлердің) операторын немесе көлік экспедиторларын немесе көлік-экспедиторлық қызметтерді көрсететін тұлғаларды дербес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z952" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жеткізуші операторға мыналарды ұсынады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2065,86 +2108,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өнім беруші мен вагондардың (контейнерлердің) операторы немесе көлік экспедиторы немесе көлік-экспедиторлық қызметтерді көрсететін тұлға арасында жасалған қызметтер көрсету туралы шарттың көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген құжаттарды өнім беруші оператордың мекенжайына астық межелі станцияға немесе портқа келген күннен бастап қырық бес жұмыс күнінен кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z951" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жеткізуші ұсынған құжаттарды қарау үшін оператор оператордың қызметкерлері, сондай-ақ қоғамдық және үкіметтік емес салалық ұйымдардың өкілдері қатарынан комиссия құрады. Оператор басшысының бұйрығымен айқындалатын оператордың лауазымды адамы комиссия төрағасы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z950" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комиссия мүшелері өтінім мен жеткізушінің құжаттары тіркелген күннен бастап он жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжаттарды толықтығына және осы Қағидаларға сәйкестігіне қарайды және тексереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2191,50 +2238,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құжаттар осы Қағидаларға сәйкес болған жағдайда олардың қабылданғанын растау туралы шешім қабылдайды. Құжаттардың осы Қағидаларға сәйкес келмеуі анықталған жағдайда, оператор оларды жеткізушіге электрондық пошта арқылы пысықтауға қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды осы Қағидаларға сәйкестендіру мерзімі 5 (бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z949" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Комиссия мүшелері құжаттардың қабылданғаны расталған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2249,104 +2297,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша астықты темір жол көлігімен тасымалдау жөніндегі тізілімді (бұдан әрі – астықты тасымалдау жөніндегі тізілім) және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеу үшін жиынтық ведомості (бұдан әрі – жиынтық ведомость) қалыптастырады және оларды Бюджеттік бағдарламаның әкімшісіне жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте өтінімдерді қарау және бюджеттік субсидияларды төлеу өтінімдерді тіркеу күні мен уақытына сәйкес кезектілік тәртібімен жүзеге асырылады. Кейінгі өтінім алдыңғы өтінім қаралғаннан кейін қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z948" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бюджеттік бағдарламаның әкімшісі астық тасымалдау жөніндегі тізілімді және жиынтық ведомості алған күннен бастап үш жұмыс күні ішінде "Қазынашылық-клиент" цифрлық жүйесі бойынша төлем шотын оператордың қолма-қол ақшаны бақылау шотына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z954" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Оператор Бюджеттік бағдарлама әкімшісінен бюджеттік субсидияларды алған күннен бастап үш жұмыс күнінен кешіктірмей астықты темір жол көлігімен тасымалдау бойынша көрсетілген қызметтердің тізіліміне сәйкес оператордың қолма-қол ақшаны бақылау шотынан өнім берушілерге қаражат аударады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оператор бюджеттік субсидияларды алған күннен бастап бес жұмыс күні ішінде Бюджеттік бағдарламаның әкімшісіне комиссия төрағасы мен өнім берушінің қолдары қойылған осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2361,86 +2476,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісін, сондай-ақ осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есепті ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z955" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Өнім беруші операторға бюджеттік субсидиялар алу үшін ұсынылатын құжаттардың (мәліметтердің) толықтығы мен дұрыстығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z956" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Оператор бюджеттік субсидиялардың төленген сомалары туралы ақпаратты күн сайын жұмыс күндері www.fcc.kz ресми интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2537,68 +2656,68 @@
               </w:rPr>
               <w:t>төлеу қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="24"/>
+    <w:bookmarkStart w:name="z83" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астық тасымалдауға байланысты бюджеттік субсидияларды төлеуге арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5876,325 +5995,325 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="25"/>
+    <w:bookmarkStart w:name="z220" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z221" w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z221" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z222" w:id="27"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z222" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: астықты темір жол көлігімен тасымалдау жөніндегі тізілім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z223" w:id="28"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z223" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ТТ нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z224" w:id="29"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z224" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: біржолғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z225" w:id="30"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z225" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жылғы ___ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z226" w:id="31"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z226" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: комиссия мүшелері және комиссия төрағасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z227" w:id="32"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z227" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: құжаттардың қабылданғаны расталған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="33"/>
+          <w:bookmarkStart w:name="z228" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке сәйкестендіру нөмірі/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z230" w:id="34"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkStart w:name="z230" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -6219,223 +6338,223 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="35"/>
+    <w:bookmarkStart w:name="z233" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z234" w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z234" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z235" w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z235" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z236" w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z236" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z237" w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z237" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астықты темір жол көлігімен тасымалдау жөніндегі тізілім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="40"/>
+          <w:bookmarkStart w:name="z238" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6631,80 +6750,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="41"/>
+          <w:bookmarkStart w:name="z246" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6900,80 +7019,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="42"/>
+          <w:bookmarkStart w:name="z254" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7145,80 +7264,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="43"/>
+          <w:bookmarkStart w:name="z262" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7390,80 +7509,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="44"/>
+          <w:bookmarkStart w:name="z270" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7635,80 +7754,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="45"/>
+          <w:bookmarkStart w:name="z278" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7880,80 +7999,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z286" w:id="46"/>
+          <w:bookmarkStart w:name="z286" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8125,80 +8244,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z294" w:id="47"/>
+          <w:bookmarkStart w:name="z294" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8370,80 +8489,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="48"/>
+          <w:bookmarkStart w:name="z302" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8828,410 +8947,410 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="49"/>
+    <w:bookmarkStart w:name="z318" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелері___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z319" w:id="50"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z319" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі, лауазымы, қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z320" w:id="51"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z320" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелері: __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z321" w:id="52"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z321" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі, лауазымы, қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z322" w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z322" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия мүшелері___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z323" w:id="54"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z323" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі, лауазымы, қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z324" w:id="55"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z324" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия төрағасы___ ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z325" w:id="56"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z325" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты, әкесінің аты (бар болса), тегі, лауазымы, қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z326" w:id="57"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z326" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z327" w:id="58"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z327" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z328" w:id="59"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z328" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z329" w:id="60"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z329" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайы _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z330" w:id="61"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z330" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z331" w:id="62"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z331" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z332" w:id="63"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z332" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z333" w:id="64"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z333" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z334" w:id="65"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z334" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z335" w:id="66"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z335" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты темір жол көлігімен тасымалдау жөніндегі тізілім" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9323,324 +9442,324 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тасымалдау жөніндегі тізілім"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z337" w:id="67"/>
+    <w:bookmarkStart w:name="z337" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты темір жол көлігімен тасымалдау жөніндегі тізілім" нысанын толтыру бойынша түсіндірме (индексі: 1-ТТ нысан, кезеңділігі: біржолғы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z338" w:id="68"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z338" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z339" w:id="69"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z339" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты темір жол көлігімен тасымалдау жөніндегі тізілім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z340" w:id="70"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z340" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z341" w:id="71"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z341" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z342" w:id="72"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z342" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Астықты темір жол көлігімен тасымалдау жөніндегі тізілім" қалыптастыру қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z343" w:id="73"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z343" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z344" w:id="74"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z344" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z345" w:id="75"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z345" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 2-бағанында өнім берушінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z346" w:id="76"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z346" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 3-бағанында Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z347" w:id="77"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z347" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 4-бағанында тиеп-жөнелту кезеңі (ай) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z348" w:id="78"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z348" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 5-бағанында астық тасымалдау көлемі, тонна көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z349" w:id="79"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z349" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 6-бағанында 1 тоннаға арналған субсидия мөлшері, теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z350" w:id="80"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z350" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 7-бағанында тиесілі субсидия сомасы, теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9887,325 +10006,325 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z351" w:id="81"/>
+    <w:bookmarkStart w:name="z351" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z352" w:id="82"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z352" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z353" w:id="83"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z353" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеу үшін жиынтық ведомость 20___жылғы "___" _____-дан "___" ________ дейінгі кезең үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z354" w:id="84"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z354" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 2-ЖВ нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z355" w:id="85"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z355" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: біржолғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z356" w:id="86"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z356" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жылғы ___ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z357" w:id="87"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z357" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: оператор – Қазақстан Республикасы Үкіметінің шешімімен құрылған, жалғыз акционері мемлекет болып табылатын және астық нарығында тұрақтандыру функциясын жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын акционерлік қоғам </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z358" w:id="88"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z358" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: құжаттардың қабылданғаны расталған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z359" w:id="89"/>
+          <w:bookmarkStart w:name="z359" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке сәйкестендіру нөмірі/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z361" w:id="90"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkStart w:name="z361" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -10230,223 +10349,223 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z364" w:id="91"/>
+    <w:bookmarkStart w:name="z364" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жинау әдісі: электрондық түрде </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z365" w:id="92"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z365" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z366" w:id="93"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z366" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z367" w:id="94"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z367" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z368" w:id="95"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z368" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеуге арналған жиынтық ведомость 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______дейінгі кезең үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z369" w:id="96"/>
+          <w:bookmarkStart w:name="z369" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10642,80 +10761,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z377" w:id="97"/>
+          <w:bookmarkStart w:name="z377" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10911,80 +11030,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="98"/>
+          <w:bookmarkStart w:name="z385" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11156,80 +11275,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z393" w:id="99"/>
+          <w:bookmarkStart w:name="z393" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11401,80 +11520,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z401" w:id="100"/>
+          <w:bookmarkStart w:name="z401" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11859,290 +11978,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z417" w:id="101"/>
+    <w:bookmarkStart w:name="z417" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператордың атауы _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z418" w:id="102"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z418" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы, аты, әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z419" w:id="103"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z419" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z420" w:id="104"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z420" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z421" w:id="105"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z421" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z422" w:id="106"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z422" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайы _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z423" w:id="107"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z423" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z424" w:id="108"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z424" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z425" w:id="109"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z425" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z426" w:id="110"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z426" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z427" w:id="111"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z427" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z428" w:id="112"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z428" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Астық тасымалдауға байланысты шағындардың құнын өтеуге бюджеттік субсидияларды төлеуге арналған жиынтық ведомость 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______ дейінгі кезең үшін" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12299,344 +12418,344 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 __ жылғы "__"  ____дейінгі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кезең үшін" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z430" w:id="113"/>
+    <w:bookmarkStart w:name="z430" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеуге арналған жиынтық ведомость 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______ дейінгі кезең үшін" нысанын толтыру бойынша түсіндірме (индексі: 2-ЖВ нысан, кезеңділігі: біржолғы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z431" w:id="114"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z431" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z432" w:id="115"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z432" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеу үшін жиынтық ведомость 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______дейінгі кезең үшін" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z433" w:id="116"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z433" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z434" w:id="117"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z434" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z435" w:id="118"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z435" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Астықты тасымалдауға байланысты шығындардың құнын өтеуге бюджеттік субсидиялар төлеуге арналған жиынтық ведомость 20 __ жылғы "__" _______-дан 20 __ жылғы "__" _______ дейінгі кезең үшін қалыптастыру қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z436" w:id="119"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z436" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z437" w:id="120"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z437" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z438" w:id="121"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z438" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 2-бағанында өнім берушінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z439" w:id="122"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z439" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 3-бағанында</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z440" w:id="123"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z440" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z441" w:id="124"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z441" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 4-бағанында тиеп-жөнелту кезеңі (ай) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z442" w:id="125"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z442" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 5-бағанында астық тасымалдау көлемі, тонна көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z443" w:id="126"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z443" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 6-бағанында 1 тоннаға арналған субсидия мөлшері, теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z444" w:id="127"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z444" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 7-бағанында тиесілі субсидия сомасы, теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12883,325 +13002,325 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z445" w:id="128"/>
+    <w:bookmarkStart w:name="z445" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z446" w:id="129"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z446" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z447" w:id="130"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z447" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z448" w:id="131"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z448" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 3-ТРА нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z449" w:id="132"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z449" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: біржолғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z450" w:id="133"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z450" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жылғы___ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z451" w:id="134"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z451" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: оператор – Қазақстан Республикасы Үкіметінің шешімімен құрылған, жалғыз акционері мемлекет болып табылатын және астық нарығында тұрақтандыру функциясын жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын акционерлік қоғам </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z452" w:id="135"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z452" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: бюджеттік субсидияларды алған күннен бастап бес жұмыс күні ішінде </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z453" w:id="136"/>
+          <w:bookmarkStart w:name="z453" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке сәйкестендіру нөмірі/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="137"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkStart w:name="z455" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -13226,222 +13345,222 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z458" w:id="138"/>
+    <w:bookmarkStart w:name="z458" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жинау әдісі: электрондық түрде </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z459" w:id="139"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z459" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z460" w:id="140"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z460" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z461" w:id="141"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z461" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z462" w:id="142"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z462" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z463" w:id="143"/>
+          <w:bookmarkStart w:name="z463" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13601,80 +13720,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z470" w:id="144"/>
+          <w:bookmarkStart w:name="z470" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13834,80 +13953,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z477" w:id="145"/>
+          <w:bookmarkStart w:name="z477" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14047,80 +14166,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z484" w:id="146"/>
+          <w:bookmarkStart w:name="z484" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14260,80 +14379,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z491" w:id="147"/>
+          <w:bookmarkStart w:name="z491" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14654,144 +14773,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z505" w:id="148"/>
+    <w:bookmarkStart w:name="z505" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z506" w:id="149"/>
+          <w:bookmarkStart w:name="z506" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шығу станциясы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14951,80 +15070,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z513" w:id="150"/>
+          <w:bookmarkStart w:name="z513" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15952,330 +16071,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z548" w:id="151"/>
+    <w:bookmarkStart w:name="z548" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім берушінің атауы __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z549" w:id="152"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z549" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басшының қолы, аты, әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z550" w:id="153"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z550" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператордың атауы ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z551" w:id="154"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z551" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       комиссия төрағасының қолы, аты, әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z552" w:id="155"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z552" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z553" w:id="156"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z553" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z554" w:id="157"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z554" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z555" w:id="158"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z555" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайы _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z556" w:id="159"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z556" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z557" w:id="160"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z557" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z558" w:id="161"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z558" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z559" w:id="162"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z559" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z560" w:id="163"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z560" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z561" w:id="164"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z561" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16406,424 +16525,424 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" ______ №" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z563" w:id="165"/>
+    <w:bookmarkStart w:name="z563" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №" нысанын толтыру бойынша түсіндірме (индексі: 3-ТРА нысан, кезеңділігі: біржолғы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z564" w:id="166"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z564" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z565" w:id="167"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z565" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ №" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z566" w:id="168"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z566" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z567" w:id="169"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z567" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z568" w:id="170"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z568" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Астықты тасымалдауға байланысты бюджеттік субсидиялардың төленгенін растау актісі 20 ___ жылғы "____" ______ № қалыптастыру қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z569" w:id="171"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z569" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z570" w:id="172"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z570" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z571" w:id="173"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z571" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Нысанның 2-бағанында Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z572" w:id="174"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z572" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 3-бағанында жіберу нөмірі көрсетіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z573" w:id="175"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z573" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 4-бағанында вагонның нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z574" w:id="176"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z574" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 5-бағанында жөнелту станциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z575" w:id="177"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z575" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 6-бағанында кіру станциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z576" w:id="178"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z576" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 7-бағанында шығу станциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z577" w:id="179"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z577" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 8-бағанында межелі (шекаралық өткел) станция (порт) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z578" w:id="180"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z578" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 9-бағанында жөнелту күні (тасымалдау құжаттарындағы станция штемпелі) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z579" w:id="181"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z579" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 10-бағанында тасымалдау көлемі, тонна көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z580" w:id="182"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z580" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 11-бағанында 1 тоннаға арналған субсидия мөлшері, теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z581" w:id="183"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z581" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 12-бағанында есептелген субсидия, теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17070,325 +17189,325 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z582" w:id="184"/>
+    <w:bookmarkStart w:name="z582" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z583" w:id="185"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z583" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z584" w:id="186"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z584" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік нысанның атауы: Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары және пайдаланылуы туралы 20 __ жылғы "__" _______ № __ есеп </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z585" w:id="187"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z585" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 4-Е нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z586" w:id="188"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z586" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: біржолғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z587" w:id="189"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z587" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жыл ___ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z588" w:id="190"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z588" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: оператор – Қазақстан Республикасы Үкіметінің шешімімен құрылған, жалғыз акционері мемлекет болып табылатын және астық нарығында тұрақтандыру функциясын жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын акционерлік қоғам </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z589" w:id="191"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z589" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: бюджеттік субсидиялар төленген күннен бастап бес жұмыс күні ішінде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z590" w:id="192"/>
+          <w:bookmarkStart w:name="z590" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке сәйкестендіру нөмірі/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z592" w:id="193"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkStart w:name="z592" w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -17413,222 +17532,222 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z595" w:id="194"/>
+    <w:bookmarkStart w:name="z595" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жинау әдісі: электрондық түрде </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z596" w:id="195"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z596" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z597" w:id="196"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z597" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z598" w:id="197"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z598" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z599" w:id="198"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z599" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп  20 ___ жылғы "____" ______ №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z600" w:id="199"/>
+          <w:bookmarkStart w:name="z600" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17788,80 +17907,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z607" w:id="200"/>
+          <w:bookmarkStart w:name="z607" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18021,80 +18140,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z614" w:id="201"/>
+          <w:bookmarkStart w:name="z614" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18234,80 +18353,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z621" w:id="202"/>
+          <w:bookmarkStart w:name="z621" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18447,80 +18566,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z628" w:id="203"/>
+          <w:bookmarkStart w:name="z628" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18841,330 +18960,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z642" w:id="204"/>
+    <w:bookmarkStart w:name="z642" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнім берушінің атауы _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z643" w:id="205"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z643" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басшының қолы, аты, әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z644" w:id="206"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z644" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оператордың атауы ___________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z645" w:id="207"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z645" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       комиссия төрағасының қолы, аты, әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z646" w:id="208"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z646" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z647" w:id="209"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z647" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z648" w:id="210"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z648" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z649" w:id="211"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z649" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайы _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z650" w:id="212"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z650" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z651" w:id="213"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z651" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z652" w:id="214"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z652" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z653" w:id="215"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z653" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z654" w:id="216"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z654" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z655" w:id="217"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z655" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп 20 ___ жылғы "____" ______ № " нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19295,304 +19414,304 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20 ___ жылғы "____" ______ №</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z657" w:id="218"/>
+    <w:bookmarkStart w:name="z657" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп 20 ___ жылғы "____" ______ № " нысанын толтыру бойынша түсіндірме (индексі: 4-Е нысан, кезеңділігі: біржолғы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z658" w:id="219"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z658" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z659" w:id="220"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z659" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп 20 ___ жылғы "____" ______ № " нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z660" w:id="221"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z660" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z661" w:id="222"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z661" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z662" w:id="223"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z662" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Оператордың қолма-қол ақшаны бақылау шотындағы қаражаттың қалдықтары мен пайдаланылуы туралы есеп қалыптастыру қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z663" w:id="224"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z663" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z664" w:id="225"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z664" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z665" w:id="226"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z665" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Нысанның 2-бағанында Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z666" w:id="227"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z666" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 3-бағанында келіп түскен қаражат теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z667" w:id="228"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z667" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 4-бағанында пайдаланылған қаражат теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z668" w:id="229"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z668" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 5-бағанында қаражат қалдығы теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z669" w:id="230"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z669" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 6-бағанында қаражатты жоспарланған пайдалану теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19801,125 +19920,125 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="231"/>
+    <w:bookmarkStart w:name="z54" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астық тасымалдауға байланысты шығыстарын субсидиялау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі және 01.09.2026 дейін қолданыста болады) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="232"/>
+    <w:bookmarkStart w:name="z55" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z176" w:id="233"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z176" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астық тасымалдауға байланысты шығыстарын субсидиялау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19934,51 +20053,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына сәйкес әзірленді және астық тасымалдауға байланысты агроөнеркәсіптік кешен саласындағы ұлттық компанияның шығыстарын субсидиялау (бұдан әрі – бюджеттік субсидиялар) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19997,708 +20116,770 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="234"/>
+    <w:bookmarkStart w:name="z177" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z178" w:id="235"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z178" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) агроөнеркәсіптік кешен саласындағы ұлттық компания – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, жалғыз акционері мемлекет болып табылатын және астық нарығында тұрақтандыру функциясын жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын акционерлік қоғам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z179" w:id="236"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z179" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджеттік субсидиялар төлеуді жүзеге асыратын бюджеттік бағдарламаның әкімшісі (бұдан әрі – Бюджеттік бағдарламаның әкімшісі) – Қазақстан Республикасы Ауыл шаруашылығы министрлігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z180" w:id="237"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z180" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Агроөнеркәсіптік кешен саласындағы ұлттық компанияға астықты (Еуразиялық экономикалық комиссия Кеңесінің 2021 жылғы 14 қыркүйектегі № 80 шешімімен бекітілген Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасының коды - 1001) тасымалдауға байланысты шығындар 1 тонна үшін 20 000 (жиырма мың) және 30 000 (отыз мың) теңге мөлшерінде өтеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z181" w:id="238"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z181" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астық тасымалдауға байланысты шығыстарды өтеу мынадай бағыттар бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z182" w:id="239"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z182" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде транзитпен Ресей Федерациясының аумағы арқылы Азов, Қара және Балтық теңіздерінің порттарының бағыты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z183" w:id="240"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z183" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір тонна үшін 30 000 (отыз мың) теңге мөлшерінде транзитпен Ресей Федерациясының, Латвия Республикасының, Литва Республикасының және Эстония Республикасының аумағы арқылы Балтық теңізі порттары бағыты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z184" w:id="241"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z184" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде транзитпен Ресей Федерациясының аумағы арқылы Латвия Республикасына, Литва Республикасына және Эстония Республикасына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z185" w:id="242"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z185" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір тонна үшін 30 000 (отыз мың) теңге мөлшерінде транзитпен Әзірбайжан Республикасының және Грузияның аумағы арқылы Қара теңіз порттары бағыты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z186" w:id="243"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z186" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір тонна үшін 30 000 (отыз мың) теңге мөлшерінде транзитпен Түрікменстан арқылы Ауғанстан Ислам Әмірлігіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z187" w:id="244"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z187" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде транзитпен Түрікменстан арқылы Иран Ислам Республикасына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z188" w:id="245"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z188" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір тонна үшін 30 000 (отыз мың) теңге мөлшерінде транзитпен Қытай Халық Республикасы арқылы Оңтүстік-Шығыс Азия елдері бағытында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z189" w:id="246"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z189" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде транзитпен Ресей Федерациясының аумағы арқылы Әзірбайжан Республикасына, Грузияға және Армения Республикасына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z190" w:id="247"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z190" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір тонна үшін 20 000 (жиырма мың) теңге мөлшерінде Тәжікстан Республикасы және Қытай Халық Республикасы елдерінің бағыты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z191" w:id="248"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z191" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астық тасымалдауға байланысты шығыстарын субсидиялау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z192" w:id="249"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z192" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Агроөнеркәсіптік кешен саласындағы ұлттық компанияның астықты тасымалдауға байланысты шығыстарын субсидиялау жөніндегі іс-шараларды іске асыру мақсатында Бюджеттік бағдарламаның әкімшісі мен агроөнеркәсіптік кешен саласындағы ұлттық компания арасында агроөнеркәсіптік кешен саласындағы ұлттық компанияның астықты тасымалдауға байланысты шығыстарын субсидиялау туралы шарт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z193" w:id="250"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z193" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Агроөнеркәсіптік кешен саласындағы ұлттық компания Бюджеттік бағдарламаның әкімшісіне мынадай құжаттарды жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z194" w:id="251"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z194" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) екінші деңгейдегі банктер берген келісімшарттардың есептік нөмірлері бар экспорттық келісімшарттардың көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z195" w:id="252"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z195" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарларға арналған декларациялардың көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z196" w:id="253"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z196" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қол қойылған және агроөнеркәсіптік кешен саласындағы ұлттық компанияның мөрімен расталған жөнелту станциясының күнтізбелік мөртабаны бар теміржол жүкқұжаттарының көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z197" w:id="254"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z197" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) астық сапасын сараптау жөніндегі аккредиттелген зертхана берген астық сапасы паспортының көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z198" w:id="255"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z198" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) агроөнеркәсіптік кешен саласындағы ұлттық компания мен вагондардың (контейнерлердің) операторы немесе көлік экспедиторы немесе көлік-экспедиторлық қызметтерді көрсететін тұлға арасында жасалған қызметтер көрсету туралы шарттың көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z199" w:id="256"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z199" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z200" w:id="257"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z200" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бюджеттік бағдарламаның әкімшісі құжаттарды алған күннен бастап он бес жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z201" w:id="258"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z201" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Бюджеттік бағдарлама әкімшісінің кеңсесінде құжаттарды тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z202" w:id="259"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z202" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құжаттарды толықтығы мәніне және осы Қағидалардың 5-тармағына сәйкестігін тұрғысынан тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z203" w:id="260"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z203" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ұсынылған құжаттардың толық еместігі және (немесе) құжаттардың осы Қағидаларға сәйкес келмеуі анықталған жағдайда, бюджеттік бағдарламаның әкімшісі агроөнеркәсіптік кешен саласындағы ұлттық компанияға ұсынылған құжаттардағы анықталған сәйкессіздіктерді көрсете отырып, хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z204" w:id="261"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z204" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды осы Қағидаларға сәйкестендіру мерзімі 5 (бес) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="263"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z205" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бюджеттік бағдарламаның әкімшісі агроөнеркәсіптік кешен саласындағы ұлттық компаниядан осы Қағидаларға сәйкес келетін құжаттарды алған күннен бастап үш жұмыс күні ішінде "Қазынашылық-клиент" цифрлық жүйесі арқылы агроөнеркәсіптік кешен саласындағы ұлттық компанияның қолма-қол ақшаның бақылау шотына төлеу үшін шот жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Агроөнеркәсіптік кешен саласындағы ұлттық компания бюджеттік субсидияларды алған күннен бастап бес жұмыс күні ішінде Бюджеттік бағдарламаның әкімшісіне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша астық тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z207" w:id="264"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z207" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Агроөнеркәсіптік кешен саласындағы ұлттық компания Бюджеттік бағдарлама әкімшісінің алдында ұсынылған құжаттардың толықтығы мен дұрыстығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20971,325 +21152,325 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z670" w:id="265"/>
+    <w:bookmarkStart w:name="z670" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z671" w:id="266"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z671" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z672" w:id="267"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z672" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z673" w:id="268"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z673" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ТТ нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z674" w:id="269"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z674" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: біржолғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z675" w:id="270"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z675" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жылғы ___ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z676" w:id="271"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z676" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: Агроөнеркәсіптік кешен саласындағы ұлттық компания – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, жалғыз акционері мемлекет болып табылатын және астық нарығында тұрақтандыру функциясын жүзеге асыру арқылы азық-түлік қауіпсіздігін қамтамасыз етуге қатысатын акционерлік қоғам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z677" w:id="272"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z677" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: біржолғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z678" w:id="273"/>
+          <w:bookmarkStart w:name="z678" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке сәйкестендіру нөмірі/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z680" w:id="274"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkStart w:name="z680" w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
@@ -21314,224 +21495,224 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z683" w:id="275"/>
+    <w:bookmarkStart w:name="z683" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жинау әдісі: электрондық түрде </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z684" w:id="276"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z684" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z685" w:id="277"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z685" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z686" w:id="278"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z686" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z687" w:id="279"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z687" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z688" w:id="280"/>
+          <w:bookmarkStart w:name="z688" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21763,80 +21944,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z697" w:id="281"/>
+          <w:bookmarkStart w:name="z697" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22068,80 +22249,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z706" w:id="282"/>
+          <w:bookmarkStart w:name="z706" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22345,80 +22526,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z715" w:id="283"/>
+          <w:bookmarkStart w:name="z715" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="292"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22622,80 +22803,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z724" w:id="284"/>
+          <w:bookmarkStart w:name="z724" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="293"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23140,143 +23321,143 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z742" w:id="285"/>
+    <w:bookmarkStart w:name="z742" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z743" w:id="286"/>
+          <w:bookmarkStart w:name="z743" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Межелі (шекаралық өткел) станция (порт)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23400,80 +23581,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z749" w:id="287"/>
+          <w:bookmarkStart w:name="z749" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24237,290 +24418,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z779" w:id="288"/>
+    <w:bookmarkStart w:name="z779" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымды тұлға _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z780" w:id="289"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z780" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z781" w:id="290"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z781" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z782" w:id="291"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z782" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z783" w:id="292"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z783" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z784" w:id="293"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z784" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайы _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z785" w:id="294"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z785" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z786" w:id="295"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z786" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z787" w:id="296"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z787" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z788" w:id="297"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z788" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z789" w:id="298"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z789" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z790" w:id="299"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z790" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24612,444 +24793,444 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тасымалдау жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәліметтер тізілімі" нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z792" w:id="300"/>
+    <w:bookmarkStart w:name="z792" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі" нысанын толтыру бойынша түсіндірме (индексі: 1-ТТ нысан, кезеңділігі: біржолғы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z793" w:id="301"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z793" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z794" w:id="302"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z794" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z795" w:id="303"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z795" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z796" w:id="304"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z796" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z797" w:id="305"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z797" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Астықты теміржол көлігімен тасымалдау жөніндегі мәліметтер тізілімі қалыптастыру қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z798" w:id="306"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z798" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z799" w:id="307"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z799" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z800" w:id="308"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z800" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Нысанның 2-бағанында Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z801" w:id="309"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z801" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 3-бағанында тиеп-жөнелту кезеңі (ай) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z802" w:id="310"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z802" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 4-бағанында жіберу нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z803" w:id="311"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z803" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 5-бағанында вагонның нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z804" w:id="312"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z804" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 6-бағанында жөнелту станциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z805" w:id="313"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z805" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 7-бағанында кіру станциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z806" w:id="314"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z806" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 8-бағанында шығу станциясыкөрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z807" w:id="315"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z807" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 9-бағанында межелі (шекаралық өткел) станция (порт) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z808" w:id="316"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z808" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 10-бағанында жөнелту күні (тасымалдау құжаттарындағы станция штемпелі) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z809" w:id="317"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z809" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 11-бағанында тасымалдау көлемі, тонна көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z810" w:id="318"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z810" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 12-бағанында 1 тоннаға арналған субсидия мөлшері, теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z811" w:id="319"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z811" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нысанның 13-бағанында тиесілі субсидияның жалпы сомасы, теңге көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25322,325 +25503,325 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z812" w:id="320"/>
+    <w:bookmarkStart w:name="z812" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z813" w:id="321"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z813" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.fcc.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z814" w:id="322"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z814" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі 20___жылғы "__" _______№__</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z815" w:id="323"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z815" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 2-АСРА нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z816" w:id="324"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z816" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: біржолғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z817" w:id="325"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z817" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жылғы ___ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z818" w:id="326"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z818" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: Агроөнеркәсіптік кешен саласындағы ұлттық компания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z819" w:id="327"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z819" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: біржолғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="336"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z820" w:id="328"/>
+          <w:bookmarkStart w:name="z820" w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке сәйкестендіру нөмірі/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="328"/>
+          <w:bookmarkEnd w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z822" w:id="329"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="329"/>
+          <w:bookmarkStart w:name="z822" w:id="338"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="338"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
@@ -25665,245 +25846,245 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z825" w:id="330"/>
+    <w:bookmarkStart w:name="z825" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жинау әдісі: электрондық түрде </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z826" w:id="331"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z826" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z827" w:id="332"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z827" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z828" w:id="333"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z828" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік-аумақтық объектілердің жіктеуіші бойынша код _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z829" w:id="334"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z829" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z830" w:id="335"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z830" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "__" _______№__</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="344"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z831" w:id="336"/>
+          <w:bookmarkStart w:name="z831" w:id="345"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р/с№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="336"/>
+          <w:bookmarkEnd w:id="345"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26099,80 +26280,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z839" w:id="337"/>
+          <w:bookmarkStart w:name="z839" w:id="346"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="337"/>
+          <w:bookmarkEnd w:id="346"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26368,80 +26549,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z847" w:id="338"/>
+          <w:bookmarkStart w:name="z847" w:id="347"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="338"/>
+          <w:bookmarkEnd w:id="347"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26613,80 +26794,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z855" w:id="339"/>
+          <w:bookmarkStart w:name="z855" w:id="348"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="339"/>
+          <w:bookmarkEnd w:id="348"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26858,80 +27039,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z863" w:id="340"/>
+          <w:bookmarkStart w:name="z863" w:id="349"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="340"/>
+          <w:bookmarkEnd w:id="349"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27316,143 +27497,143 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z879" w:id="341"/>
+    <w:bookmarkStart w:name="z879" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="350"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z880" w:id="342"/>
+          <w:bookmarkStart w:name="z880" w:id="351"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Межелі (шекаралық өткел) станция (порт)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="342"/>
+          <w:bookmarkEnd w:id="351"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27576,80 +27757,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z886" w:id="343"/>
+          <w:bookmarkStart w:name="z886" w:id="352"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="343"/>
+          <w:bookmarkEnd w:id="352"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28413,290 +28594,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z916" w:id="344"/>
+    <w:bookmarkStart w:name="z916" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымды тұлға ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z917" w:id="345"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z917" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z918" w:id="346"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z918" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z919" w:id="347"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z919" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z920" w:id="348"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z920" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z921" w:id="349"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z921" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайы _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z922" w:id="350"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z922" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z923" w:id="351"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z923" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z924" w:id="352"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z924" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z925" w:id="353"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z925" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z926" w:id="354"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z926" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z927" w:id="355"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z927" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkEnd w:id="364"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28814,478 +28995,478 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__жылғы "__" _______№ "</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z929" w:id="356"/>
+    <w:bookmarkStart w:name="z929" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі 20__жылғы "__" _______№ " нысанын толтыру бойынша түсіндірме (индексі: 2-АСРА нысан, кезеңділігі: біржолғы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z930" w:id="357"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z930" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z931" w:id="358"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z931" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі 20__жылғы "__" _______№ " нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z932" w:id="359"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z932" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z933" w:id="360"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z933" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан ұсынылады: Бюджеттік бағдарламаның әкімшісіне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z934" w:id="361"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z934" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Астықты тасымалдауға байланысты алынған бюджеттік субсидияларды растау актісі қорытындысы бойынша бюджеттік субсидиялардың әкімшісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z935" w:id="362"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z935" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z936" w:id="363"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z936" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z937" w:id="364"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z937" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Нысанның 2-бағанында Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген және қолданысқа енгізілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес нарық бағыты (импорт елі) көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z938" w:id="365"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z938" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 3-бағанында жіберу нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z939" w:id="366"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z939" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 4-бағанында вагонның нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z940" w:id="367"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z940" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 5-бағанында жөнелту станциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z941" w:id="368"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z941" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 6-бағанында кіру станциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z942" w:id="369"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z942" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 7-бағанында шығу станциясы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z943" w:id="370"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z943" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 8-бағанында межелі (шекаралық өткел) станция (порт) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z944" w:id="371"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z944" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 9-бағанында жөнелту күні (тасымалдау құжаттарындағы станция штемпелі) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z945" w:id="372"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z945" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 10-бағанында тасымалдау көлемі тоннамен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z946" w:id="373"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z946" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 11-бағанында 1 тоннаға арналған субсидия мөлшері теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z947" w:id="374"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z947" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 12-бағанында есептелген субсидия теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>