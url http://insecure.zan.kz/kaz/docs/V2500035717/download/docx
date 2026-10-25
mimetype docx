--- v0 (2025-11-02)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ecce794" w14:textId="ecce794">
+    <w:p w14:paraId="a3ccaa4" w14:textId="a3ccaa4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,235 +85,279 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнай өнімдеріне әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2025 жылғы 7 ақпандағы № 47-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 10 ақпанда № 35717 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2025 жылғы 7 ақпандағы № 47-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 10 ақпанда № 35717 болып тіркелді. Күші жойылды - Қазақстан Республикасы Сауда және интеграция министрінің 2026 жылғы 29 шілдедегі № 228-НҚ бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Сауда және интеграция министрінің 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнай өнімдеріне әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13217 болып тіркелген) мынадай өзгеріс енгізілсін: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Әкету кедендік бажы қолданылатын тауарлар тізбесіне, мөлшерлемелер көлеміне және олардың қолданылу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мерзіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бөлім келесі редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2-бөлім. Шикі мұнай мен мұнайдан өндірілген тауарларға қолданылатын әкету кедендік бажы мөлшерлемелерінің көлемі және олардың қолданылу мерзімі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6066,70 +6112,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Әкету кедендiк бажы мөлшерлемелерін қолдану мақсаты үшiн тауарлар Еуразиялық экономикалық одақтың сыртқы экономикалық қызметі тауар номенклатурасы кодтарымен ғана айқындалады. Тауарлардың атаулары пайдалануға ыңғайлы болу үшiн келтiрiлген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6140,150 +6186,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** Қазақстан Республикасы шикі мұнайға және мұнайдан өндірілген тауарларға қатысты кедендік әкету баждарын төлеуден босатуды көздейтін екіжақты және көпжақты келісімдер жасасқан елдерді қоспағанда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** 2011 жылғы 18 қазанда Санкт-Петербургте жасалған Еркін сауда аймағы туралы шарт және 2013 жылғы 31 мамырда Минскіде жасалған 2011 жылғы 18 қазандағы Еркін сауда аймағы туралы шартты оның Тараптары мен Өзбекстан Республикасы арасында қолдану туралы хаттама күшіне енген елдер.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Сауда және интеграция министрлігінің Сыртқы сауда қызметі департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -6595,63 +6641,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6973,35 +7041,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>