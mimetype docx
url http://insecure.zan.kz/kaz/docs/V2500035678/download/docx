--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a0a5b19" w14:textId="a0a5b19">
+    <w:p w14:paraId="dd5a752" w14:textId="dd5a752">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Микрокредит беру туралы шартты жасасу тәртібін, оның ішінде шарттың мазмұнына, ресімделуіне және микрокредиттің толық құны (микрокредит бойынша артық төленетін сома, микрокредит мәні) туралы ақпаратты қамтитын оның бірінші бетіне, микрокредит беру туралы шарттың міндетті шарттарына қойылатын талаптарды, сондай-ақ микрокредитті өтеу кестесінің нысанын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 232 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 22 қаңтардағы № 2 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 қаңтарда № 35678 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2025 жылғы 22 қаңтардағы № 2 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 27 қаңтарда № 35678 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қаулының күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -192,162 +268,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Микрокредит беру туралы шартты жасасу тәртібін, оның ішінде шарттың мазмұнына, ресімделуіне және микрокредиттің толық құны (микрокредит бойынша артық төленетін сома, микрокредит мәні) туралы ақпаратты қамтитын оның бірінші бетіне, микрокредит беру туралы шарттың міндетті шарттарына қойылатын талаптарды, сондай-ақ микрокредитті өтеу кестесінің нысанын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 232 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19697 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Шарттың мазмұнына, ресімделуіне және микрокредиттің толық құны (микрокредит бойынша артық төленетін сома, микрокредит мәні) туралы ақпаратты қамтитын оның бірінші бетіне, микрокредит беру туралы шарттың міндетті шарттарына қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -420,70 +464,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Шарттың жалпы талаптарында мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шарт жасасқан күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -984,70 +1028,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қарыз алушы – жеке тұлғаның тіркелген жерінің не тұрғылықты жерінің мекенжайы, қарыз алушы – заңды тұлғаның тұрақты жұмыс істейтін органының тіркелген жерінің не орналасқан жерінің мекенжайы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) ұйым шарт бойынша құқықты (талап етуді) үшінші тұлғаға берген кезде Қазақстан Республикасының заңнамасында кредитордың қарыз алушымен шарт шеңберіндегі өзара қатынастарына қойылатын талаптар мен шектеулердің қарыз алушының құқық (талап ету) берілген үшінші тұлғамен құқықтық қатынастарына қолданылатынын көздейтін талап.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қарыз алушының құқықтары мынадай мүмкіндіктерді көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) микрокредиттер беру қағидаларымен, микрокредиттер беру бойынша ұйымның тарифтерімен танысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1334,70 +1378,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігінде көзделген мерзімде шарт талаптарының өзгергені туралы өзара тиімді шешімге қол жеткізілмеген жағдайда, бірмезгілде ұйымға хабарлай отырып, микроқаржы омбудсманына жүгінуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) алынатын қызметтер бойынша даулы жағдайлар туындаған кезде ұйымға жазбаша жүгіну.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Ұйымның міндеттерінде мыналар көзделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұйым құқығының (талабының) үшінші тұлғаға шарт бойынша ауысу талаптарын қамтитын шартты (бұдан әрі – талап ету құқығын басқаға беру шарты) жасасу кезінде қарыз алушыға (немесе оның уәкілетті өкіліне):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1772,70 +1816,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       7) Заңның 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ұйымға қойылатын шектеулер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыйақы мөлшерлемелерін (оларды төмендету жағдайларын қоспағанда) және (немесе) микрокредитті өтеу әдісі мен тәсілін біржақты тәртіппен өзгертуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2108,242 +2152,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және (немесе) "Акционерлік қоғамдар туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>64-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес микроқаржы ұйымының үлестес тұлғасы болып табылатын нотариусқа беруге.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қаржылық қызметтерді тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіпте: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулы, 2025 жылғы 28 ақпанға дейін қолданысын тоқтата тұратын осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> он бесінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы, жиырмасыншы, жиырма бірінші, жиырма екінші, жиырма үшінші, жиырма төртінші, жиырма бесінші, жиырма алтыншы, жиырма жетінші, жиырма сегізінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі, тоқтатыла тұру кезеңінде осы абзацтар мынадай редакцияда қолданылады деп белгіленеді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11) қарыз алушы шарт бойынша міндеттемелерді орындамаған не тиісінше орындамаған кезде ұйым қабылдайтын шаралар;".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -2910,31 +2922,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>