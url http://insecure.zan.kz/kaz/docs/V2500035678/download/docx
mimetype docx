--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd5a752" w14:textId="dd5a752">
+    <w:p w14:paraId="362169d" w14:textId="362169d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2548,55 +2548,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>