--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e6fbe7" w14:textId="8e6fbe7">
+    <w:p w14:paraId="8551757" w14:textId="8551757">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 29 сәуірдегі № 202 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2025 жылғы 16 қаңтардағы № 14 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 17 қаңтарда № 35649 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2025 жылғы 16 қаңтардағы № 14 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2025 жылғы 17 қаңтарда № 35649 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -150,223 +150,356 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өнеркәсіп және құрылыс министрінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30.06.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 341</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 29 сәуірдегі № 202 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді Мемлекеттік тіркеу тізілімінде № 22672 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 29 сәуірдегі № 202 </w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -421,68 +554,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -497,150 +614,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1125,93 +1243,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 14 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешім беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешім беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1266,360 +1378,329 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешім алу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай ұғымдар мен анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бөлшектеуге және бұзуға арналған жұмыс жүргізу жобасы (бұдан әрі – ЖЖЖ) – берілген алаңда нақты объектіні бөлшектеу және бұзу жөніндегі жұмыстардың ұтымды технологиялары мен оларды ұйымдастыру мәселелері егжей-тегжейлі пысықталатын құжаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бұзу – бөлшектеу немесе қирату жолымен құрылыстарды немесе құрылыс элементтерін толық немесе ішінара жою;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңсыз құрылыс – бұл өндірістік, тұрғын үй, шаруашылық, гидротехникалық (су шаруашылығы) немесе тұрмыстық объектілерді жерге тиісті құқықсыз заңсыз салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құрылыс қызметі (бұдан әрі – құрылыс) – жаңа объектілер салу және (немесе) бар объектілерді (үйлерді, ғимараттар мен олардың кешендерін, коммуникацияларды) өзгерту (кеңейту, жаңғырту, техникамен қайта жарақтандыру, реконструкциялау, қалпына келтіру, күрделі жөндеу), олармен байланысты технологиялық және инженерлік жабдықтарды монтаждау (бөлшектеу), құрылыс материалдарын, бұйымдар мен конструкцияларын дайындау (өндіру), сондай-ақ аяқталмаған объектілер құрылысын консервациялау мен өз ресурстарын тауысқан объектілерді кейіннен кәдеге жарату жұмыстарын жүзеге асыру жолымен өндірістік және өндірістік емес негізгі қорларды құру жөніндегі қызмет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объектіні кейіннен кәдеге жарату – күрделі құрылыстың (үйдің, ғимараттың, кешеннің) пайдаланылуы (пайдалану, қолдану) тоқтатылғаннан кейін қалпына келтірілетін элементтерін (конструкцияларды, материалдарды, жабдықтарды) бір мезгілде қалпына келтіріп және қайталап пайдаланып, сондай-ақ кәдеге аспайтын элементтер мен қалдықтарды өңдей отырып, бөлшектеп алу және бұзу жөніндегі жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өз бетінше салынған құрылыс – бұл мемлекетке тиесілі, жер учаскелері болып қалыптаспаған жерде, құрылысты жүзеге асырған тұлғаға тиесілі емес жер учаскесінде салынған, сондай-ақ бұл үшін Қазақстан Республикасының жер заңнамасына, Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы заңнамаға және Қазақстан Республикасының өзге де заңнамасына сәйкес қажетті рұқсат алынбай салынған тұрғын үй, басқа да құрылыс, ғимарат немесе өзге де жылжымайтын мүлік.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ғимараттар мен құрылыстарды бөлшектеу және бұзу (кейіннен кәдеге жарату) әзірленген ЖЖЖ негізінде сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтердің талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ғимараттар мен құрылыстарды бұзуға (кейіннен кәдеге жаратуға) арналған ЖЖЖ-сын әзірлеу кезінде жауапкершілік деңгейі және ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызу Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 бұйрығымен бекітілген Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10666 болып тіркелген) белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Объектінің жауапкершілік деңгейіне байланысты жобалау, құрылыс-монтаждау жұмыстарын, сондай-ақ инжинирингтік көрсетілетін қызметтер мен сараптама жұмыстарын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген рұқсат құжатының (лицензия, сарапшының аттестаты, аккредиттеу куәлігі) негізінде тұлғалар орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ғимараттар мен құрылыстарды бұзу кезінде ЖЖЖ дайындау ғимараттар мен құрылыстардың сенімділігі мен орнықтылығын жүргізілген техникалық зерттеп-қарау нәтижелерін ескереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жаңа объектіні бір мезгілде тұрғыза отырып бұзу кезінде құрылыс Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1632,68 +1713,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жобалардың ведомстводан тыс кешенді сараптамадан өткен жобалау (жобалау-сметалық) құжаттамасы бойынша жүзеге асырылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер ғимараттар мен құрылыстарды бұзу мемлекеттік инвестициялар қаражатын тарта отырып не олардың қатысуымен жүзеге асыру жоспарланған жағдайда тапсырыс беруші объектіні бұзуға сметалық құжаттаманы дайындауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Заңның 60-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1708,50 +1772,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген объектілерді бұзу үшін ЖЖЖ талап етілмейді. Мұндай объектілердің меншік иелері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешім беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесіне (бұдан әрі – Негізгі талаптардың тізбесі) сәйкес объектілерді кейіннен кәдеге жарату (құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешімі (бұдан әрі – Бұзу туралы шешім) негізінде ғимараттар мен құрылыстарды бұзуды өз бетінше жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 60-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1784,238 +1849,189 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Оқшауландырылған тұрғын үйдің немесе тұрғын емес ғимараттар мен құрылыстардың бір бөлігін бұзу кезінде Заңның 60-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жобаны ведомстводан тыс кешенді сараптамадан өткізе отырып тұрғын үйдің немесе тұрғын емес ғимараттар мен құрылыстардың қалған бөлігін күшейту жөніндегі жобалау (жобалау-сметалық) құжаттамасын әзірлеу талап етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ғимараттар мен құрылыстарды бұзу туралы шешім алу үшін басқа мүдделі уәкілетті мемлекеттік органдармен келісу талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Сәулет, қалақұрылысы және құрылыс қызметі саласындағы функцияларды жүзеге асыратын жергілікті атқарушы орган (бұдан әрі – Көрсетілетін қызметті беруші) ай сайын азаматтық қорғау саласындағы уәкілетті органның аумақтық бөлімшелеріне техникалық және (немесе) технологиялық жағынан күрделі объектілер бойынша Бұзу туралы берілген шешімдер туралы ақпаратты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша есепті кезеңнен кейінгі айдың 5-күніне қарай жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Ғимараттар мен құрылыстарды бұзуды жүзеге асыру үшін объектілерді Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 13 тамыздағы № 73 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19242 болып тіркелген) Табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларына сәйкес сыртқы инженерлік желілерден ажырату қажет.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектіні сыртқы инженерлік желілерден ажыратқаннан кейін ғимараттар мен құрылыстарды бұзу ЖЖЖ сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ғимараттар мен құрылыстарды бұзу барысында құрылысқа қатысушылар адамдардың өміріне немесе денсаулығына, жеке немесе заңды тұлғалардың мүлкіне, қоршаған ортаға зиян келтірудің алдын алуға арналған шаралар қабылдайды және уақытша қоршауларды, кірме жолдарды орнату және құрылыс қоқыстарын кәдеге жарату жөніндегі іс-шаралар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Құрылыс-монтаждау жұмыстарын жүргізу басталғанға дейін тапсырыс беруші "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2050,332 +2066,268 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіпке және Қазақстан Республикасының Ұлттық экономика министрінің 2015 жылғы 6 қаңтарда № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10194 болып тіркелген) Мемлекеттік органдардың хабарламаларды қабылдау, сондай-ақ хабарламаларды қабылдауды жүзеге асыратын мемлекеттік органдарды айқындау туралы қағидаларға сәйкес мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын органдарды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Ғимараттар мен құрылыстарды бөлшектеу және бұзудан кейін тапсырыс беруші (меншік иесі) Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ғимараттар мен құрылыстарды бұзу актісін жасайды және үш жұмыс күн ішінде Көрсетілетін қызметті берушіге есепке алуға және тіркеуге ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ғимараттар мен құрылыстарды бұзу актісі Көрсетілетін қызметті берушіде міндетті есепке алуға және тіркеуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Ғимараттар мен құрылыстарды бұзуға байланысты мүлікке құқықтың тоқтатылуын мемлекеттік тіркеу Қазақстан Республикасы Әділет министрінің 2020 жылғы 4 мамырдағы № 27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20610 болып тіркелген) "Жылжымайтын мүлікке құқықтарды (құқық ауыртпалықтарын) мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметтің ережелерінің негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жерге тиісті құқығынсыз, сол сияқты өз бетінше салу кезінде, сондай-ақ заңды күшіне енген соттың шығарылған шешімдері мен жер қатынастары және/немесе сәулет, қала құрылысы және құрылыс қызметі саласындағы уәкілетті мемлекеттік органдардың ұйғарымдары болған жағдайда Бұзу туралы шешім және акт алу талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Өз бетімен салынған құрылысты бұзуды өз бетімен салынған құрылысты адам, ал мұндай адам туралы мәліметтер болмаған кезде өз бетімен салынған құрылыс салынған жер учаскесінің құқық иесі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>57-бабымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> реттелетін авариялық ғимараттар мен құрылыстарды бұзуға байланысты төтенше жағдайлардың салдарын жою жөніндегі іс-шараларды жүргізу кезінде Бұзу туралы шешім алу талап етілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесі мүлік ретінде жылжымайтын мүлік объектісінің мүлікті жұмыс істеуі тоқтатылған кезде үш жұмыс күні ішінде бұл туралы Көрсетілетін қызметті берушіні жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иесіз жылжымайтын мүлікті есептен шығару кезінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы үш жұмыс күні ішінде бұл туралы жылжымайтын мүлік объектісінің орналасқан жері бойынша Көрсетілетін қызметті берушіге жазбаша хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2430,358 +2382,327 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>280-баптарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Сәулет, қала құрылысы және құрылыс iстерi жөніндегi уәкiлеттi орталық мемлекеттік орган Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына, Көрсетілетін қызметті берушіге және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешім беру" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Көрсетілетін қызметті беруші көрсетеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Мемлекеттік қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті Негізгі талаптардың тізбесінде көрсетілген құжаттарды қоса бере отырып "электрондық үкіметтің" веб-порталы арқылы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Нысанын, көрсету нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешім беру" мемлекеттік қызмет көрсету мемлекеттік қызмет көрсетуге қойылатын талаптар Негізгі талаптардың тізбесінде жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Көрсетілетін қызметті беруші өтінішті және құжаттарды түскен күні тіркейді. Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтінішті мен мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Көрсетілетін қызметті алушы барлық қажетті құжаттарды тапсырған кезде "жеке кабинетінде" мемлекеттік қызмет көрсету нәтижесін алу күнін көрсетіп, мемлекеттік қызметті көрсетуге арналған сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жеке басын куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы анықтаманы, жылжымайтын мүлікке құқық белгілейтін құжатты Көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Көрсетілетін қызметті берушінің қызметкері Негізгі талаптар тізбесінде көрсетілген құжаттарды алған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған кезде Көрсетілетін қызметті беруші көрсетілген мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде Көрсетілетін қызметті берушінің жұмыскері ұсынылған құжаттардың дұрыстығын және көрсетілетін қызмет алушының және (немесе) ұсынылған құжаттар мен мәліметтердің Негізгі талаптардың тізбесінде бекітілген талаптарға сәйкестігін техникалық және (немесе) технологиялық жағынан күрделі емес объектілер бойынша 4 (төрт) жұмыс күні ішінде, техникалық және (немесе) технологиялық жағынан күрделі объектілер бойынша 9 (тоғыз) жұмыс күні ішінде тексереді және 1 (бір) жұмыс күні ішінде объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешім беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2812,182 +2733,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушының "жеке кабинетіне" Көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында оң нәтиже не мемлекеттік қызметті көрсетуден дәлелді бас тарту жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Мемлекеттік қызметтер туралы заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11)-тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Көрсетілетін қызметті беруші, ақпараттандыру саласындағы уәкілетті орган белгілеген мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мемлекеттік қызмет көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, Көрсетілетін қызметті беруші бір жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын sd@nіtec.kz электрондық поштасы бойынша бірыңғай қолдау қызметіне сұрау салу арқылы, мемлекеттік көрсетілетін қызметтің атауы, өтініштің әкімшілік құжатының нөмірі мен коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі мен коды бойынша ақпаратты міндетті түрде ұсына отырып немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі, авторизациялау сәтінен бастап қатенің нақты уақытын көрсете отырып, қате туындаған сәтке дейін қадамдық скриншоттарды қоса бере отырып хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым Көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3036,126 +2941,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәселелері бойынша Көрсетілетін қызметті берушінің атына келіп түскен шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Көрсетілетін қызметті алушының мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға келіп түскен шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3260,68 +3149,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешім беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешім беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5027,68 +4916,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="34"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық және (немесе) технологиялық жағынан күрделі объектілер бойынша бұзу туралы берілген шешімдер туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: азаматтық қорғау органдарына.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6078,184 +5967,184 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Техникалық және (немесе) технологиялық жағынан күрделі объектілер бойынша бұзу туралы берілген шешімдер туралы ақпарат" әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z60" w:id="36"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z61" w:id="37"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Техникалық және (немесе) технологиялық жағынан күрделі объектілер бойынша бұзу туралы берілген шешімдер туралы есеп бойынша әкімшілік деректерді жинауға арналған нысанды (бұдан әрі – Нысан) толтыру жөніндегі түсіндірме оны толтыру тәртібін нақтылайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z62" w:id="38"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды сәулет, қалақұрылысы және құрылысы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органының қызметкері толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z63" w:id="39"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға сәулет, қалақұрылысы және құрылысы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органның басшысы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z64" w:id="40"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысан айына бір рет, есепті кезеңнен кейінгі айдың 5-күнінен кешіктірмей ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z65" w:id="41"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда нысанның атауы көсретіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6450,68 +6339,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғимараттар мен құрылыстарды бұзу  АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__ жылғы "____"________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8373,68 +8262,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(электрондық мекенжайы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кейіннен кәдеге жарату (ғимараттармен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге жататын </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8737,68 +8626,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="44"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішті одан әрі қараудан дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешім беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің 9-тармағына сәйкес объектіні кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізу өтінішін одан әрі қараудан мынадай негіздер бойынша бас тартады: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9047,68 +8936,68 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="45"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Объектілерді кейіннен кәдеге жарату (ғимараттармен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге шешім №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "_"_______ берілген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9575,55 +9464,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9949,31 +9838,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>