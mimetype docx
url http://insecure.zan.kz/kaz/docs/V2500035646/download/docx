--- v1 (2026-03-14)
+++ v2 (2026-09-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="602f947" w14:textId="602f947">
+    <w:p w14:paraId="f8a1785" w14:textId="f8a1785">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1751,54 +1751,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Уәкілетті орган, тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы уәкілетті орган, мемлекеттік энергетикалық қадағалау мен бақылау жөніндегі мемлекеттік орган және жергілікті атқарушы органдар облыстардың, республикалық маңызы бар қалалардың, астананың жылу энергетикасы объектілері мен жылу желілерінің жай-күйі туралы ақпаратты жинауды, жаңартып отыруды және жариялауды қоса алғанда, ұдайы мониторинг жүргізуді жүзеге асырады.</w:t>
+      3. Уәкілетті орган, тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы уәкілетті орган, мемлекеттік энергетикалық қадағалау мен бақылау жөніндегі мемлекеттік орган және жергілікті атқарушы органдар астананың, облыстардың және республикалық маңызы бар қалалардың жылу энергетикасы объектілері мен жылу желілерінің жай-күйі туралы ақпаратты жинауды, жаңартып отыруды және жариялауды қоса алғанда, ұдайы мониторинг жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мониторингтеу жылу энергетикасының нақты және жоспарлы көрсеткіштерінің негізінде, оның ішінде осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1851,54 +1913,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10558 болып тіркелген) бекітілген Электр энергетикасы және жылу энергетикасы салаларындағы тергеп-тексеру жүргізу, электр энергетикасы саласындағы, орталықтандырылған және жергілікті жылумен жабдықтау жүйелеріндегі технологиялық бұзушылықтарды есепке алу қағидаларына сәйкес орталықтандырылған жылумен жабдықтау жүйесіндегі технологиялық бұзушылықтарға мониторинг жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жергілікті атқарушы органдар жылу энергиясымен қамтамасыз ету, оның ішінде жылу энергиясының пайдалану сенімділігін, технологиялық және экономикалық қолжетімділігін бағалау, жылыту маусымына дайындық бөлігінде, оның ішінде мемлекеттік энергетикалық қадағалау және бақылау жөніндегі мемлекеттік органнан кезеңділігі жылына кемінде 1 (бір) рет және 3 (үш) айда 1 (бір) реттен жиілетпей алынған деректер негізінде көрсетілетін қызметтерге қол жеткізуге және оларға ақы төлеу мүмкіндігіне қатысты кемсітушілік тәсілді болғызбау мақсатында облыстардың, республикалық маңызы бар қалалардың, астананың жылу энергетикасының жай-күйін ұдайы мониторинг жүргізуді жүзеге асырады.</w:t>
+      6. Жергілікті атқарушы органдар жылу энергиясымен қамтамасыз ету, оның ішінде жылу энергиясының пайдалану сенімділігін, технологиялық және экономикалық қолжетімділігін бағалау, жылыту маусымына дайындық бөлігінде, оның ішінде мемлекеттік энергетикалық қадағалау және бақылау жөніндегі мемлекеттік органнан кезеңділігі жылына кемінде 1 (бір) рет және 3 (үш) айда 1 (бір) реттен жиілетпей алынған деректер негізінде көрсетілетін қызметтерге қол жеткізуге және оларға ақы төлеу мүмкіндігіне қатысты кемсітушілік тәсілді болғызбау мақсатында астананың, облыстардың және республикалық маңызы бар қалалардың жылу энергетикасының жай-күйін ұдайы мониторинг жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мониторинг жүргізуді жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2229,74 +2353,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Жылумен жабдықтау субъектілері орталықтандырылған және жергілікті жылумен жабдықтау жүйелері шеңберінде тиісті аумақтық бірліктің жергілікті атқарушы органына отынның түрі мен маркасын көрсете отырып, жыл сайынғы негізде жылыту маусымы кезінде пайдаланылған отынның мөлшері бойынша есепті ұсынып тұрады. Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары жиынтық деректерді уәкілетті органға жыл сайын есепті кезеңнен кейінгі 15 (он бесінші) маусымға дейінгі мерзімде нысанға сәйкес осы бекітілген Қағидалардың </w:t>
+      15. Жылумен жабдықтау субъектілері орталықтандырылған және жергілікті жылумен жабдықтау жүйелері шеңберінде тиісті аумақтық бірліктің жергілікті атқарушы органына отынның түрі мен маркасын көрсете отырып, жыл сайынғы негізде жылыту маусымы кезінде пайдаланылған отынның мөлшері бойынша есепті ұсынып тұрады. Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары жиынтық деректерді уәкілетті органға жыл сайын есепті кезеңнен кейінгі 15 (он бесінші) маусымға дейінгі мерзімде нысанға сәйкес осы бекітілген Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жергілікті атқарушы органдар жыл сайын жылыту маусымы аяқталғаннан кейін 15 (он бесінші) маусымға дейін отын түрін көрсете отырып, жылумен жабдықтаудың жеке жүйелерінде жылыту маусымы кезінде пайдаланылған отын бойынша деректерді жинауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3558,64 +3744,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жылу энергетикасының жай-</w:t>
+              <w:t>Жылу энергетикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">күйін мониторингтеу </w:t>
+              <w:t>жай- күйін мониторингтеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3681,810 +3867,805 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұсынылады:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті органға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік деректерді жинауға арналған нысан өтеусіз негізде интернет-ресурста орналастырылған:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 www.gov.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік нысанның атауы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйесінде жылу энергиясын өндіру жөніндегі ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ЖЭӨ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезеңділік:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жартыжылдықта 1 (бір) рет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепті кезең:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___ жылғы ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...29 lines deleted...]
-Республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына жылумен жабдықтау субъектілері</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+жылумен жабдықтау субъектілері, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары уәкілетті органға есепті жылдан кейінгі жылдың 31 қаңтары мен шілдесінде</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдарына жылу өндіруші субъектілер есепті жылдан кейінгі жылдың қаңтар және шілде айларының 5-күнінен кешіктірмей; аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары облыстардың жергілікті атқарушы органдарына есепті жылдан кейінгі жылдың қаңтар және шілде айының 15-күнінен кешіктірмей; астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары уәкілетті органға есепті жылдан кейінгі жылдың 31 қаңтары мен шілдесінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖСН/БИН:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -4519,98 +4700,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...46 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -4721,51 +4854,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстың, республикалық маңызы бар қалалардың, астананың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы; Әкімшілік-аумақтық объектілер классификаторының коды</w:t>
+Астананың, облыстың, республикалық маңызы бар қалалардың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы; Әкімшілік-аумақтық объектілер жіктеуішінің коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5881,51 +6014,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кестенің жаласы</w:t>
+      Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -6087,51 +6220,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Когенерация режиміде жылу энергиясын өндірудің жылдық көлемі, кВТ-сағ</w:t>
+Когенерация режимінде жылу энергиясын өндірудің жылдық көлемі, кВТ-сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6860,88 +6993,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көмірді жағу кезінде алынған жылу энергиясын өндірудің жылдық көлемі (когерацияны қоспағанда) кВТ-сағ</w:t>
+Көмірді жағу кезінде алынған жылу энергиясын өндірудің жылдық көлемі (когенерацияны қоспағанда) кВТ-сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Газды жағу кезінде алынған жылу энергиясын өдірудің жылдық көлемі (когерацияны қоспағанда) кВТ-сағ</w:t>
+Газды жағу кезінде алынған жылу энергиясын өдірудің жылдық көлемі (когенерацияны қоспағанда) кВТ-сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7168,51 +7301,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік емес</w:t>
+мемлекеттік емес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7240,51 +7373,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұғын үй құрылысы</w:t>
+Жеке тұрғын үй құрылысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8109,141 +8242,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылу энергиясын өндіруге жұмсалған энергия ресурстарының жылдық көлемі (өз қажеттіліктеріне арналған энергия, отын, отын жеткізу), шартты отын тоннасы</w:t>
+Жылу энергиясын өндіруге жұмсалған энергия ресурстарының жылдық көлемі (өз мұқтаждықтарына арналған энергия, отын, отын жеткізу), шартты отын тоннасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Белгіленген қуатты пайдалану коэфиценті, %</w:t>
+Белгіленген қуатты пайдалану коэффиценті, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылу энергия</w:t>
-[...17 lines deleted...]
-сын "таза" өндіру коэфиценті %</w:t>
+Жылу энергия сын "таза" өндіру коэффиценті %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8831,51 +8946,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өз қажеттіліктеріне арналған электр энергиясының жылдық шығыны, МВт-сағ</w:t>
+Өз мұқтаждықтарына арналған электр энергиясының жылдық шығысы, МВт-сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9338,242 +9453,242 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Атауы: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _______________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда), байланыс телефоны, қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы тұлға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда), байланыс телефоны, қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Атауы: _____________________________________ </w:t>
-[...189 lines deleted...]
-        <w:t>қосымшасында</w:t>
+      Ескертпе: әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме осы Нысанға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -9619,51 +9734,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Орталықтандырылған немесе</w:t>
+              <w:t>"Орталықтандырылған немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жергілікті жылумен жабдықтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9671,215 +9786,211 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өндіру жөніндегі ақпарат"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді жинауға</w:t>
+              <w:t>әкімшілік деректерін жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйесінде жылу энергиясын өндіру жөніндегі ақпарат" әкімшілік деректерін жинауға арналған нысанын толтыру бойынша түсініктеме (1-ЖЭӨ) нысаны, жартыжылдықта 1 (бір) рет)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйесінде жылу энергиясын өндіру жөніндегі ақпарат" әкімшілік деректерін жинауға арналған нысанды (бұдан әрі – Нысан) толтыру жөніндегі бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысан келесідей толтырылады:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+      2. Нысан мынадай түрде толтырылады:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-бағанда облыстың, республикалық маңызы бар қалалардың, астананың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы; әкімшілік-аумақтық объектілер классификаторының коды көрсетіледі;</w:t>
+      2-бағанда Әкімшілік-аумақтық объектілер жіктеуішіне сәйкес Әкімшілік-аумақтық объектілер жіктеуішінің коды және астананың, облыстың, республикалық маңызы бар қалалардың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-бағанда жылу өндіруші субъектінің атауы бизнес сәйкестендіру нөмірі немесе сәйкестендіру нөмірі көрсетіледі;</w:t>
+      3-бағанда жылу өндіруші субъектінің атауы, бизнес сәйкестендіру нөмірі немесе сәйкестендіру нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда меншік нысаны (мемлекеттік меншік, жеке меншік, квазимемлекеттік сектор) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-бағанда негізгі жылу өндіруші жабдықтың құрамы мен түрі (қазандық агрегатының саны, маркасы, қуаты)көрсетіледі;</w:t>
+      5-бағанда негізгі жылу өндіруші жабдықтың құрамы мен түрі (қазандық агрегатының саны, маркасы, қуаты) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-бағанда негізгі жылу өндіруші жабдық пайдаланатын отынның негізгі түрі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10177,51 +10288,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-бағанда жылу энергиясын өндіруге арналған отынды тұтынудың жылдық көлемі (шартты отын тоннасы) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24-бағанда жылу энергиясын өндіруге пайдаланылған энергия ресурстарының жылдық көлемі (өз қажеттілігіне арналған энергия, отын, отын жеткізу) (шартты отын тоннасы) көрсетіледі;</w:t>
+      24-бағанда жылу энергиясын өндіруге пайдаланылған энергия ресурстарының жылдық көлемі (өз мұқтаждығына арналған энергия, отын, отын жеткізу) (шартты отын тоннасы) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-бағанда белгіленген қуатты пайдалану коэффициенті (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10249,51 +10360,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-бағанда белгіленген ПӘК көзі % көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28-бағанда электр энергиясының өз қажеттілігіне жылдық шығысы (МВт-сағ) көрсетіледі;</w:t>
+      28-бағанда электр энергиясының өз мұқтаждығына жылдық шығысы (МВт-сағ) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-бағанда жылу энергиясына деген қажеттілік (МВт) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10365,951 +10476,862 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жылу энергетикасының жай-</w:t>
+              <w:t>Жылу энергетикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">күйін мониторингтеу </w:t>
+              <w:t>жай- күйін мониторингтеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту.2-қосымша жаңа редакцияда - ҚР Энергетика министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұсынылады:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті органға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 www.gov.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік нысанның атауы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орталықтандырылған және жергілікті жылумен жабдықтау жүйесінде жылу энергиясын тасымалдау жөніндегі ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ЖЭТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...53 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+  Кезеңділік:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жартыжылдықта 1 (бір) рет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепті кезең:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___ жылғы ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...29 lines deleted...]
-Жылу тасымалдаушы субъектілер, жылу өндіруші субъектілер (тікелей тұтынушы қосылған жағдайда), республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу тасымалдаушы субъектілер, жылу өндіруші субъектілер (тікелей тұтынушы қосылған жағдайда), астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары, облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары уәкілетті органға есепті жылдан кейінгі жылдың 31 қаңтары мен шілдесінде</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астананың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдарына жылумен жабдықтау субъектілері есепті жылдан кейінгі жылдың қаңтар және шілде айларының 5-күнінен кешіктірмей; аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары облыстардың жергілікті атқарушы органдарына есепті жылдан кейінгі жылдың қаңтар және шілде айының 15-күнінен кешіктірмей; астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары уәкілетті органға есепті жылдан кейінгі жылдың 31 қаңтары мен шілдесінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...81 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+  ЖСН/БИН:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -11350,1215 +11372,1176 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жинау әдісі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 компьютерленген жүйе арқылы қағаз тасығышта немесе электрондық түрде</w:t>
-            </w:r>
-[...234 lines deleted...]
-Екі құбырлы есептеудегі жылу желілерінің ұзындығы, км</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астананың, облыстың, республикалық маңызы бар қалалардың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы; Әкімшілік-аумақтық объектілер жіктеуішінің коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу өндіруші субъектінің атауы; БСН немесе ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік нысаны</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...139 lines deleted...]
-Тарату</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екі құбырлы есептеудегі жылу желілерінің ұзындығы, км</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...245 lines deleted...]
-7</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Магистральдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...222 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12667,69 +12650,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200 мм-ге</w:t>
-[...17 lines deleted...]
-дейін</w:t>
+200 мм-ге дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13870,177 +13835,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тасымалданатын жылу энергиясының жылдық көлемі,</w:t>
-[...17 lines deleted...]
-кВт-сағ</w:t>
+Тасымалданатын жылу энергиясының жылдық көлемі, кВт-сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылу энергиясын тасымалдауға байланысты электр энергиясының жылдық нақты тұтынуы,</w:t>
-[...17 lines deleted...]
-кВт-сағ</w:t>
+Жылу энергиясын тасымалдауға байланысты электр энергиясын жылдық нақты тұтыну, кВт-сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылу энергиясын тасымалдауға байланысты электр жнергиясының үлестік тұтыну,</w:t>
-[...17 lines deleted...]
-кВт-сағ/Гкал</w:t>
+Жылу энергиясын тасымалдауға байланысты электр жнергиясын үлестік тұтыну, кВт-сағ/Гкал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14773,51 +14684,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылу желісінің берілген ПӘК, %</w:t>
+Жылу желісінің келтірілген ПӘК, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15309,51 +15220,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кестенің жалғасы</w:t>
+       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -15372,88 +15283,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Желілердің жалпы жылу жүктемесі МВт/сағ</w:t>
+Желілердің жалпы жылу жүктемесі, МВт/сағ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылу жнергиясын тұтынатын ғимараттар мен құрылыстардың жалпы саны, бірлік</w:t>
+Жылу жнергиясын тұтынатын ғимараттар мен құрылысжайлардың жалпы саны, бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15483,88 +15394,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйесіне қосылғысы келетін ғимараттар мен құрылыстардың саны, бірлік</w:t>
+Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйесіне қосылғысы келетін ғимараттар мен құрылысжайлардың саны, бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылу желісінің түрі</w:t>
+Жылумен жабдықтау жүйесінің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15623,51 +15534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылу энергиясын тұтынатын ғимараттар мен құрылыстардың саны, бірлік</w:t>
+Жылу энергиясын тұтынатын ғимараттар мен құрылысжайлардың саны, бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16284,242 +16195,242 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Атауы: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _______________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда), байланыс телефоны, қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы тұлға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда), байланыс телефоны, қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Атауы: _____________________________________ </w:t>
-[...189 lines deleted...]
-        <w:t>қосымшасында</w:t>
+      Ескертпе: әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме осы Нысанға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -16617,174 +16528,170 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тасымалдау жөніндегі ақпарат"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді жинауға</w:t>
+              <w:t>әкімшілік деректерін жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған нысанға </w:t>
+              <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірме "Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйесінде жылу энергиясын тасымалдау жөніндегі ақпарат" әкімшілік деректерін жинауға арналған нысанды (бұдан әрі – Нысан) толтыру жөніндегі бірыңғай талаптарды айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+      "Орталықтандырылған неме жергілікті жылумен жабдықтау жүйесінде жылу энергиясын тасымалдау жөніндегі ақпарат" әкімшілік деректерін жинауға арналған нысанды толтыру бойынша түсініктеме (1-ЖЭТ нысаны, жартыжылдықта 1 рет)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысан келесідей толтырылады:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+      1. Осы түсіндірме "Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйесінде жылу энергиясын тасымалдау жөніндегі ақпарат" әкімшілік деректерін жинауға арналған нысанын (бұдан әрі – Нысан) толтыру жөніндегі бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысан мынадай түрде толтырылады:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-бағанда әкімшілік-аумақтық объектілер классификаторының кодына сәйкес облыстың, республикалық маңызы бар қалалардың, астананың, облыстық және аудандық маңызы бар қалалардың, кент пен ауылдың атауы көрсетіледі;</w:t>
+      2-бағанда Әкімшілік-аумақтық объектілер жіктеуішіне сәйкес Әкімшілік-аумақтық объектілер жіктеуішінің коды және астананың, облыстың, республикалық маңызы бар қалалардың, облыстық және аудандық маңызы бар қалалардың, кент пен ауылдың атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда жылу өндіруші субъектінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17028,105 +16935,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-бағанда тасымалданатын жылу энергиясының жылдық көлемі (кВт-сағ) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18-бағанда жылу энергиясын тасымалдауға байланысты электр энергиясының жылдық нақты тұтынылуы (кВт-сағ) көрсетіледі;</w:t>
+      18-бағанда жылу энергиясын тасымалдауға байланысты электр энергиясын жылдық нақты тұтыну (кВт-сағ) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19-бағанда жылу энергиясын тасымалдауға байланысты электр энергиясының меншікті тұтынуы (кВтсағ/Гкал) көрсетіледі;</w:t>
+      19-бағанда жылу энергиясын тасымалдауға байланысты электр энергиясын меншікті тұтыну (кВтсағ/Гкал) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-бағанда жылу энергиясын тасымалдауға байланысты жылу энергиясының жылдық шығыны (МВт) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21-бағанда жылу энергиясын тасымалдауға байланысты жылу энергиясының үлестік шығыстары (%) көрсетіледі;</w:t>
+      21-бағанда жылу энергиясын тасымалдауға байланысты жылу энергиясының үлестік шығындары (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-бағанда жылу энергиясының үлестік шығындары (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17154,159 +17061,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-бағанда жылу энергиясының нақты шығын деңгейі (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25-бағанда жылу желісінің ПӘК-і (%) көрсетіледі;</w:t>
+      25-бағанда жылу желісінің келтірілген ПӘК-і (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-бағанда желілердің жалпы жылу жүктемесі (МВт/сағ) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27-бағанда жылу энергиясын тұтынатын ғимараттар мен құрылыстардың (бірлік) жалпы саны көрсетіледі;</w:t>
+      27-бағанда жылу энергиясын тұтынатын ғимараттар мен құрылысжайлардың (бірлік) жалпы саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28-бағанда орталықтандырылған жылумен қамту (%) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29-бағанда орталықтандырылған жылумен жабдықтау аймағындағы жылу энергиясын тұтынатын ғимараттар мен құрылыстардың саны (бірлік) көрсетіледі;</w:t>
+      29-бағанда орталықтандырылған жылумен жабдықтау аймағындағы жылу энергиясын тұтынатын ғимараттар мен құрылысжайлардың саны (бірлік) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30-бағанда орталықтандырылған жылумен жабдықтау жүйесіне қосылғысы келетін ғимараттар мен құрылыстардың саны (бірлік) көрсетіледі;</w:t>
+      30-бағанда орталықтандырылған жылумен жабдықтау жүйесіне қосылғысы келетін ғимараттар мен құрылысжайлардың саны (бірлік) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31-бағанда жылумен қамту субъектісінің жылу желісінің түрі (орталықтандырылған немесе жергілікті) көрсетіледі.</w:t>
+      31-бағанда жылумен жабдықтау субъектісі жұмыс істейтін жылумен жабдықтау жүйесінің түрі (орталықтандырылған немесе жергілікті) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17342,64 +17249,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жылу энергетикасының жай-</w:t>
+              <w:t>Жылу энергетикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">күйін мониторингтеу </w:t>
+              <w:t>жай- күйін мониторингтеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17465,810 +17372,816 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту.3-қосымша жаңа редакцияда - ҚР Энергетика министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="615"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұсынылады:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті органға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 www.gov.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік нысанның атауы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылу энергиясын тұтыну, жылу тұтыну қондырғыларының құрамы, жылу пункттерінің есепке алу аспаптары мен жабдықтар құрамының болуы және (немесе) болмауы, сондай-ақ энергия тиімділігі бойынша қабылданған шаралар (автоматтандырылған жылу пункттерін, коммерциялық есепке алу аспаптарын орнату, жылу тұтыну қондырғыларын жаңғырту) жөніндегі ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ЖЭТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезеңділік:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жылына 1 (бір) рет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепті кезең:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___ жылғы ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...29 lines deleted...]
-Жылу энергиясын тұрмыстық қажеттіліктер үшін емес тұтынатын тұтынушылар, Республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары және облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу энергиясын тұрмыстық мұқтаждықтар үшін емес тұтынатын тұтынушылар, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары уәкілетті органға есепті жылдан кейінгі жылдың 15 маусымынан кешіктірмей</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы органдарға жылу энергиясын тұрмыстық мұқтаждықтар үшін емес тұтынатын тұтынушылар есепті жылдан кейінгі жылдың мамыр айының 15-күнінен кешіктірмей; Аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары облыстардың жергілікті атқарушы органдарына есепті жылдан кейінгі жылдың маусым айының 1 күнінен кешіктірмей; Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары уәкілетті органға есепті жылдан кейінгі жылдың 15 маусымынан кешіктірмей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...81 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+  ЖСН/БИН:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -18309,1902 +18222,1441 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жинау әдісі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 компьютерленген жүйе арқылы, қағаз тасығышта немесе электрондық түрде</w:t>
-            </w:r>
-[...205 lines deleted...]
-Жылу энергиясын тұтыну, кВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астананың, облыстың, республикалық маңызы бар қалалардың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы; Әкімшілік-аумақтық объектілер жіктеуішінің коды</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу энергиясын тұрмыстық мұқтаждықтар үшін емес, тұтынатын тұтынушылардың атауы; БСН немесе ЖСН;</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...437 lines deleted...]
-мамыр</w:t>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу энергиясын тұтыну, кВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
-[...106 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...29 lines deleted...]
-4</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+маусым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шілде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тамыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қазан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қараша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ақпан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наурыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мамыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
-[...478 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="820" w:type="dxa"/>
-[...415 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20947,242 +20399,242 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Атауы: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _______________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда), байланыс телефоны, қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы тұлға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда), байланыс телефоны, қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Атауы: _____________________________________ </w:t>
-[...189 lines deleted...]
-        <w:t>қосымшасында</w:t>
+      Ескертпе: әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме осы Нысанға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -21332,360 +20784,356 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қабылданған шаралар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(автоматтандырылған жылу </w:t>
+              <w:t>(автоматтандырылған жылу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пункттерін, коммерциялық </w:t>
+              <w:t>пункттерін, коммерциялық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">есепке алу аспаптарын </w:t>
+              <w:t>есепке алу аспаптарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">орнату, жылу тұтыну </w:t>
+              <w:t>орнату, жылу тұтыну</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қондырғыларын жаңғырту)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі ақпарат"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді</w:t>
+              <w:t>әкімшілік деректерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жинауға арналған </w:t>
+              <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірме "Жылу энергиясын тұтыну, жылу тұтыну қондырғыларының құрамы, жылу пункттерінің есепке алу аспаптары мен жабдықтар құрамының болуы және (немесе) болмауы, сондай-ақ энергия тиімділігі бойынша қабылданған шаралар (автоматтандырылған жылу пункттерін, коммерциялық есепке алу аспаптарын орнату, жылу тұтыну қондырғыларын жаңғырту) жөніндегі ақпарат" туралы әкімшілік деректерді жинауға арналған нысанды толтыру бойынша бірыңғай талаптарды айқындайды (әрі қарай - Нысан).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+      "Жылу энергиясын тұтыну, жылу тұтыну қондырғыларының құрамы, жылу пункттерінің есепке алу аспаптары мен жабдықтар құрамының болуы және (немесе) болмауы, сондай-ақ энергия тиімділігі бойынша қабылданған шаралар (автоматтандырылған жылу пункттерін, коммерциялық есепке алу аспаптарын орнату, жылу тұтыну қондырғыларын жаңғырту) жөніндегі ақпарат" әкімшілік деректерін жинауға арналған нысанын толтыру бойынша түсініктеме (1-ЖЭТ нысаны, жылына 1 (бір) рет)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысан келесідей толтырылады:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
+      1. Осы түсіндірме "Жылу энергиясын тұтыну, жылу тұтыну қондырғыларының құрамы, жылу пункттерінің есепке алу аспаптары мен жабдықтар құрамының болуы және (немесе) болмауы, сондай-ақ энергия тиімділігі бойынша қабылданған шаралар (автоматтандырылған жылу пункттерін, коммерциялық есепке алу аспаптарын орнату, жылу тұтыну қондырғыларын жаңғырту) жөніндегі ақпарат" әкімшілік деректерін жинауға арналған нысанды толтыру бойынша бірыңғай талаптарды айқындайды (бұдан әрі – Нысан).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-бағанда реттік номері көрсетіледі;</w:t>
+      2. Нысан мынадай түрде толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-бағанда облыстың, республикалық маңызы бар қалалардың, астананың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы; Әкімшілік-аумақтық объектілер классификаторының коды;</w:t>
+      1-бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-бағанда жылу энергиясын тұрмыстық қажеттіліктер үшін емес тұтынатын тұтынушының атауы, бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі;</w:t>
+      2-бағанда Әкімшілік-аумақтық объектілер жіктеуішіне сәйкес Әкімшілік-аумақтық объектілер жіктеуішінің коды және астананың, облыстың, республикалық маңызы бар қалалардың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-бағанда есепті кезеңнің әрбір айы бойынша бөле отырып, кВт - та тұтынылған жылу энергиясының мөлшері көрсетіледі (тұтынушыда коммерциялық есепке алу аспаптары болмаған жағдайда кВт-та жылу энергиясын тұтынудың нормативтік көрсеткіштері көрсетіледі);</w:t>
+      3-бағанда жылу энергиясын тұрмыстық мұқтаждықтар үшін емес тұтынатын тұтынушының атауы, бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-бағанда жылу энергиясын тұрмыстық қажеттіліктер үшін емес, тұтынатын тұтынушының жылу тұтыну қондырғыларының құрамы көрсетіледі;</w:t>
+      4-бағанда есептік кезеңнің әрбір айы бойынша бөле отырып, кВт-та тұтынылған жылу энергиясының мөлшері көрсетіледі (тұтынушыда коммерциялық есепке алу аспаптары болмаған жағдайда кВт-та жылу энергиясын тұтынудың нормативтік көрсеткіштері көрсетіледі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-бағанда жылу энергиясын тұрмыстық қажеттіліктер үшін емес тұтынатын тұтынушыда жылу энергиясын есепке алу аспаптарының болуы және (немесе) болмауы көрсетіледі;</w:t>
+      5-бағанда жылу энергиясын тұрмыстық мұқтаждықтар үшін емес, тұтынатын тұтынушының жылу тұтыну қондырғыларының құрамы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-бағанда жылу энергиясын тұрмыстық қажеттіліктер үшін емес, тұтынатын тұтынушының жылу пункттері жабдықтарының құрамы көрсетіледі;</w:t>
+      6-бағанда жылу энергиясын тұрмыстық мұқтаждықтар үшін емес тұтынатын тұтынушыда жылу энергиясын есепке алу аспаптарының болуы және (немесе) болмауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-бағанда тұрмыстық қажеттіліктер үшін емес жылу энергиясын тұтынатын тұтынушының энергия тиімділігі бойынша қабылданған шаралар (автоматтандырылған жылу пункттерін, коммерциялық есепке алу аспаптарын орнату, жылу тұтыну қондырғыларын жаңғырту) көрсетіледі;</w:t>
+      7-бағанда жылу энергиясын тұрмыстық мұқтаждықтар үшін емес, тұтынатын тұтынушының жылу пункттері жабдықтарының құрамы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-бағанда тұрмыстық мұқтаждықтар үшін емес жылу энергиясын тұтынатын тұтынушының энергия тиімділігі бойынша қабылданған шаралар (автоматтандырылған жылу пункттерін, коммерциялық есепке алу аспаптарын орнату, жылу тұтыну қондырғыларын жаңғырту) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-бағанда жылумен жабдықтау субъектісі жұмыс істейтін жылумен жабдықтау жүйесінің түрі (орталықтандырылған немесе жергілікті) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -21739,64 +21187,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жылу энергетикасының жай-</w:t>
+              <w:t>Жылу энергетикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">күйін мониторингтеу </w:t>
+              <w:t>жай- күйін мониторингтеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21862,810 +21310,802 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту.4-қосымша жаңа редакцияда - ҚР Энергетика министрінің м.а. 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұсынылады:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті органға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 www.gov.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімшілік нысанның атауы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйелерінде жылыту маусымы кезінде жылу өндіруші субъектінің пайдаланылған отын мөлшері туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ПОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезеңділік:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылына 1 (бір) рет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепті кезең:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___ жылғы ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...29 lines deleted...]
-Жылу өндіруші субъектілер, Республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары және облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу өндіруші субъектілер, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары уәкілетті органға есепті жылдан кейінгі жылдың 15 маусымынан кешіктірмей</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы органдарға жылу өндіруші субъектілер есепті жылдан кейінгі жылдың мамыр айының 15-күнінен кешіктірмей; Аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары облыстардың жергілікті атқарушы органдарына есепті жылдан кейінгі жылдың маусым айының 1 күнінен кешіктірмей; Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары уәкілетті органға есепті жылдан кейінгі жылдың 15 маусымынан кешіктірмей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...81 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+  ЖСН/БИН:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -22706,791 +22146,1495 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жинау әдісі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 компьютерленген жүйе арқылы, қағаз тасығышта немесе электрондық түрде</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астананың, облыстың, республикалық маңызы бар қалалардың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы; Әкімшілік-аумақтық объектілер жіктеуішінің коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу өндіруші субъектінің атауы; БСН немесе ЖСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылыту маусымының кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басталу мерзімі КК.АА.ЖЖЖЖ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аяқталу мерзімі КК.АА.ЖЖЖЖ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-№</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі отын түрі (көмір, мазут, газ және (немесе) басқа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Облыстың, республикалық маңызы бар қалалардың, астананың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы; Әкімшілік-аумақтық объектілер классификаторының коды</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі отын маркасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...66 lines deleted...]
-Жылыту маусымының кезеңі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервтік отын түрі (көмір, мазут, газ және (немесе) басқа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервтік отын маркасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылумен жабдықтау жүйесінің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басталу мерзімі КК.АА.ЖЖЖЖ.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аяқталу мерзімі КК.АА.ЖЖЖЖ.</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...178 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23594,982 +23738,241 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кестенің жалғасы</w:t>
-[...724 lines deleted...]
-    </w:tbl>
+      Атауы: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: _______________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда), байланыс телефоны, қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы тұлға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда), байланыс телефоны, қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Атауы: _____________________________________ </w:t>
-[...189 lines deleted...]
-        <w:t>қосымшасында</w:t>
+      Ескертпе: әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме осы Нысанға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -24654,229 +24057,227 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйелерінде жылыту маусымы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кезінде жылу өндіруші </w:t>
+              <w:t>кезінде жылу өндіруші</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">субъектінің пайдаланылған отын </w:t>
+              <w:t>субъектінің пайдаланылған отын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мөлшері туралы ақпарат"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді</w:t>
+              <w:t>әкімшілік деректерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жинауға арналған </w:t>
+              <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсіндірме "Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйелерінде жылыту маусымы кезінде жылу өндіруші субъектінің пайдаланылған отын мөлшері туралы ақпарат" туралы әкімшілік деректерді жинауға арналған нысанды толтыру бойынша бірыңғай талаптарды айқындайды (әрі қарай - Нысан).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
+      "Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйелерінде жылыту маусымы кезінде жылу өндіруші субъектінің пайдаланылған отын мөлшері туралы ақпарат" әкімшілік деректерін жинауға арналған нысанын толтыру бойынша түсініктеме (Нысан 1-ПОМ, жылына 1 (бір) рет)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-бағанда реттік номері көрсетіледі;</w:t>
+      1. Осы түсіндірме "Орталықтандырылған немесе жергілікті жылумен жабдықтау жүйелерінде жылыту маусымы кезінде жылу өндіруші субъектінің пайдаланылған отын мөлшері туралы ақпарат" әкімшілік деректерін жинауға арналған нысанды толтыру бойынша бірыңғай талаптарды айқындайды (бұдан әрі – Нысан).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-бағанда облыстың, республикалық маңызы бар қалалардың, астананың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы; Әкімшілік-аумақтық объектілер классификаторының коды;</w:t>
+      1-бағанда реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-бағанда жылу энергиясын тұрмыстық қажеттіліктер үшін емес тұтынатын тұтынушының атауы, бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі;</w:t>
+      2-бағанда Әкімшілік-аумақтық объектілер жіктеуішіне сәйкес Әкімшілік-аумақтық объектілер жіктеуішінің коды және астананың, облыстың, республикалық маңызы бар қалалардың, облыстық және аудандық маңызы бар қалалардың, кенттің және ауылдың атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-бағанда жылыту маусымының басталу және аяқталу күні, күні, айы және жылы форматында</w:t>
+      3-бағанда жылу өндіруші субъектінің атауы, бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-бағанда жылыту маусымының басталу және аяқталу күні, күні, айы және жылы форматында (КК.АА.ЖЖЖЖ.) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда жылыту маусымы кезінде жылу өндіруші субъект пайдаланған негізгі отынның (көмір, мазут, газ және (немесе) басқа) түрі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24974,55 +24375,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25348,31 +24749,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>