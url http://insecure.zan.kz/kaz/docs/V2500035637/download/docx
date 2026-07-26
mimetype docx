--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b156a8b" w14:textId="b156a8b">
+    <w:p w14:paraId="3b4339a" w14:textId="3b4339a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1421,50 +1421,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған деректерге технологиялық процестерді басқарудың автоматтандырылған жүйесінің бір бөлігі болып табылатын басқару мониторингі объектісі туралы ақпаратты жинау, өңдеу, көрсету және архивтеу жүйесінен алынатын негізгі технологиялық жабдықтың және басқа да қосалқы жүйелердің жай-күйі туралы деректер жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Орталықтандырылған жылумен жабдықтау жүйелері шеңберінде жұмыс істейтін жылу өндіруші субъектілер уәкілетті органның ақпараттық жүйесіне жылу өндіруші субъектілерді есепке алу тораптарында орнатылған жылу энергиясын есепке алу жүйелерінен деректерді үздіксіз қашықтықтан беруді мына үш модуль бойынша жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ресурстарды тұтыну (отын және су);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1480,51 +1500,51 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) тармақша 01.07.2026 бастап қолданысқа енгізіледі осы бұйрықтың </w:t>
+        <w:t xml:space="preserve">      2) тармақша 01.07.2027 бастап қолданысқа енгізіледі осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1532,188 +1552,74 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ресурстарды тұтыну (отын және су);</w:t>
-[...112 lines deleted...]
-        <w:t>
       2) технологиялық процестерді басқарудың автоматтандырылған жүйелерінен ( бұдан әрі – ТПБ АЖ) алынған деректер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жылу энергиясын коммерциялық есепке алу аспаптарынан алынған деректер бойынша беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Орталықтандырылған жылумен жабдықтау жүйелері шеңберінде жұмыс істейтін жылу тасымалдаушы субъектілер осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1728,147 +1634,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес деректерді беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жергілікті жылумен жабдықтау жүйелері шеңберінде жұмыс істейтін жылу өндіруші субъектілер осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1883,364 +1694,365 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес деректерді беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Орталықтандырылған жылумен жабдықтау жүйелері шеңберінде жұмыс істейтін жылу тасымалдаушы субъектілер уәкілетті органның ақпараттық жүйесіне жылу тасымалдаушы субъектілердің есепке алу тораптарында орнатылған жылу энергиясын есепке алу жүйелерінен деректерді үздіксіз қашықтықтан беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған коммерциялық есепке алу аспаптарынан беруге жататын деректер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қысым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) температура;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жылу қуаты (Гкал/сағ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жылу энергиясының көлемі, Гкал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген деректер жинақталады және нақты уақыт режимінде, сондай-ақ сағат, тәулік, ай бөлінісінде уәкілетті органның ақпараттық жүйесіне беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жылу энергиясын есепке алу жүйелерінің деректерін уәкілетті органның ақпараттық жүйесіне қашықтықтан беру арнасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) RS-485/RS-232* бірізді интерфейсін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "GSM" (Ұялы байланыстың жаҺандық жүйесі) типті сымсыз байланыс стандартын пайдалану жолымен құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * RS-232 және RS-485 цифрлық деректерді беруге арналған бірізді интерфейстер. Бұл интерфейстер өлшеу, есептеу және орнату параметрлеріне қол жеткізуге мүмкіндік береді. RTU ModBus протоколын қолдайды. RS-232 және RS-485 интерфейстері бойынша алмасу жылдамдағы, сондай-ақ байланыс параметрлері бағдарламалық түрде орнатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>