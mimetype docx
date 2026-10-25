--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b4339a" w14:textId="3b4339a">
+    <w:p w14:paraId="198a56d" w14:textId="198a56d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1137,489 +1137,629 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жылу энергетикасы саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – жылу энергетикасы саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесі (бұдан әрі – уәкілетті органның ақпараттық жүйесі) – жылумен жабдықтау субъектілерінің уәкілетті органмен және өзге де мемлекеттік органдармен ақпараттық өзара іс-қимылы арқылы жылу энергетикасы саласындағы отын-энергетика кешенінің деректерін жинауға, өңдеуге, мониторингтеуге және талдауға арналған уәкілетті органның ақпараттық жүйесі.</w:t>
+      4) отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесі (бұдан әрі – уәкілетті органның цифрлық жүйесі) – жылумен жабдықтау субъектілерінің уәкілетті органмен және өзге де мемлекеттік органдармен ақпараттық өзара іс-қимылы арқылы жылу энергетикасы саласындағы отын-энергетика кешенінің деректерін жинауға, өңдеуге, мониторингтеуге және талдауға арналған уәкілетті органның цифрлық жүйесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларда пайдаланылатын өзге де терминдер мен анықтамалар Қазақстан Республикасының жылу энергетикасы саласындағы заңнамасына сәйкес қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 350-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Уәкілетті органның цифрлық жүйесіне деректерді беруді тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жылумен жабдықтау субъектілері Қазақстан Республикасы Энергетика министрінің 2025 жылғы 17 қыркүйектегі № 355-н/қ бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36862 болып тіркелген) бекітілген Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесін қалыптастыру, жүргізу және оның жұмыс істеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен уәкілетті органның цифрлық жүйесіне қосылуды, сондай-ақ "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының 6-бабы 3) тармақшасына сәйкес бекітілетін цифрландыру және киберқауіпсіздікті қамтамасыз ету салаларындағы бірыңғай талаптарды сақтай отырып деректерді беруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Энергетика министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 350-н/қ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған деректерге өндірістік процесте пайдаланылатын қоймалардағы отынның мөлшері, сондай-ақ жылу өндіруші субъектінің барлық технологиялық процестерінде пайдаланылатын судың көлемі туралы деректер жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған деректерге технологиялық процестерді басқарудың автоматтандырылған жүйесінің бір бөлігі болып табылатын басқару мониторингі объектісі туралы ақпаратты жинау, өңдеу, көрсету және архивтеу жүйесінен алынатын негізгі технологиялық жабдықтың және басқа да қосалқы жүйелердің жай-күйі туралы деректер жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Орталықтандырылған жылумен жабдықтау жүйелері шеңберінде жұмыс істейтін жылу өндіруші субъектілер уәкілетті органның цифрлық жүйесіне жылу өндіруші субъектілерді есепке алу тораптарында орнатылған жылу энергиясын есепке алу жүйелерінен деректерді үздіксіз қашықтықтан беруді мына үш модуль бойынша жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...15 lines deleted...]
-      6. Орталықтандырылған жылумен жабдықтау жүйелері шеңберінде жұмыс істейтін жылу өндіруші субъектілер уәкілетті органның ақпараттық жүйесіне жылу өндіруші субъектілерді есепке алу тораптарында орнатылған жылу энергиясын есепке алу жүйелерінен деректерді үздіксіз қашықтықтан беруді мына үш модуль бойынша жүзеге асырады:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ресурстарды тұтыну (отын және су);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...15 lines deleted...]
-      1) ресурстарды тұтыну (отын және су);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша 01.07.2027 бастап қолданысқа енгізіледі осы бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) технологиялық процестерді басқарудың автоматтандырылған жүйелерінен ( бұдан әрі – ТПБ АЖ) алынған деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жылу энергиясын коммерциялық есепке алу аспаптарынан алынған деректер бойынша беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Орталықтандырылған жылумен жабдықтау жүйелері шеңберінде жұмыс істейтін жылу тасымалдаушы субъектілер осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1634,52 +1774,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес деректерді беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жергілікті жылумен жабдықтау жүйелері шеңберінде жұмыс істейтін жылу өндіруші субъектілер осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1694,365 +1834,531 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес деректерді беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Орталықтандырылған жылумен жабдықтау жүйелері шеңберінде жұмыс істейтін жылу тасымалдаушы субъектілер уәкілетті органның цифрлық жүйесіне жылу тасымалдаушы субъектілердің есепке алу тораптарында орнатылған жылу энергиясын есепке алу жүйелерінен деректерді үздіксіз қашықтықтан беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Энергетика министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған коммерциялық есепке алу аспаптарынан беруге жататын деректер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қысым;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
-[...15 lines deleted...]
-      1) қысым;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) температура;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
-[...15 lines deleted...]
-      2) температура;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жылу қуаты (Гкал/сағ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
-[...15 lines deleted...]
-      3) жылу қуаты (Гкал/сағ);</w:t>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жылу энергиясының көлемі, Гкал.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
-[...15 lines deleted...]
-      4) жылу энергиясының көлемі, Гкал.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Осы Қағидалардың 8-тармағында көрсетілген деректер жинақталады және нақты уақыт режимінде, сондай-ақ сағат, тәулік, ай бөлінісінде уәкілетті органның цифрлық жүйесіне беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген деректер жинақталады және нақты уақыт режимінде, сондай-ақ сағат, тәулік, ай бөлінісінде уәкілетті органның ақпараттық жүйесіне беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Энергетика министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жылу энергиясын есепке алу жүйелерінің деректерін уәкілетті органның цифрлық жүйесіне қашықтықтан беру арнасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
-[...15 lines deleted...]
-      12. Жылу энергиясын есепке алу жүйелерінің деректерін уәкілетті органның ақпараттық жүйесіне қашықтықтан беру арнасы:</w:t>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) RS-485/RS-232* бірізді интерфейсін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
-[...15 lines deleted...]
-      1) RS-485/RS-232* бірізді интерфейсін;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "GSM" (Ұялы байланыстың жаҺандық жүйесі) типті сымсыз байланыс стандартын пайдалану жолымен құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
-[...15 lines deleted...]
-      2) "GSM" (Ұялы байланыстың жаҺандық жүйесі) типті сымсыз байланыс стандартын пайдалану жолымен құрылады.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: * RS-232 және RS-485 цифрлық деректерді беруге арналған бірізді интерфейстер. Бұл интерфейстер өлшеу, есептеу және орнату параметрлеріне қол жеткізуге мүмкіндік береді. RTU ModBus протоколын қолдайды. RS-232 және RS-485 интерфейстері бойынша алмасу жылдамдағы, сондай-ақ байланыс параметрлері бағдарламалық түрде орнатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2378,31 +2684,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>