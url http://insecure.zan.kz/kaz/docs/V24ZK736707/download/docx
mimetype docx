--- v0 (2025-10-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9fb3007" w14:textId="9fb3007">
+    <w:p w14:paraId="15d0ad1" w14:textId="15d0ad1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Тасқала ауданында тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+        <w:t>Тасқала ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын айқындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Батыс Қазақстан облысы Тасқала аудандық мәслихатының 2024 жылғы 18 сәуірдегі № 19-2 шешімі. Батыс Қазақстан облысының Әділет департаментінде 2024 жылғы 19 сәуірде № 7367-07 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Батыс Қазақстан облысы Тасқала аудандық мәслихатының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,54 +250,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Тасқала ауданында тұрғын үй көмегін көрсетудің мөлшері және тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Тасқала ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Батыс Қазақстан облысы Тасқала аудандық мәслихатының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -537,614 +637,650 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тасқала ауданында тұрғын үй көмегін көрсетудің мөлшері және тәртібі</w:t>
+        <w:t xml:space="preserve"> Тасқала ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымшаның тақырыбы жаңа редакцияда - Батыс Қазақстан облысы Тасқала аудандық мәслихатының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
-[...15 lines deleted...]
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушының тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Тасқала аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №33763 болып тіркелген) (бұдан әрі – Тұрғын үй көмегін беру қағидалары) айқындалған тәртіппен есептейді.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Тұрғын үй көмегін беру қағидалары) айқындалған тәртіппен есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретiнде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...15 lines deleted...]
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының жергілікті өкілді органдар белгілеген шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық табысына шекті жол берілетін шығыстар үлесі 5 (бес) пайыз мөлшерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 тармақ жаңа редакцияда - Батыс Қазақстан облысы Тасқала аудандық мәслихатының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушының жиынтық табысының шекті жол берілетін шығыстар үлесі 5 (бес) пайыз мөлшерінде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк актіге негiзделген өкiлеттігі күшімен өкілі) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет Тұрғын үй көмегін беру қағидаларына сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталы арқылы құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауаптың мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6 тармақ жаңа редакцияда - Батыс Қазақстан облысы Тасқала аудандық мәслихатының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi №295/НҚ </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі. Тұрғын үй көмегін көрсету қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінуге құқылы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7 тармақ жаңа редакцияда - Батыс Қазақстан облысы Тасқала аудандық мәслихатының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1184,224 +1320,224 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Тасқала аудандық мәслихатының "Тасқала ауданында тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау туралы" 2020 жылғы 21 ақпандағы № 44-6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6059 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z35" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тасқала аудандық мәслихатының "Тасқала аудандық мәслихатының 2020 жылғы 21 ақпандағы № 44-6 "Тасқала ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 23 желтоқсандағы № 55-4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6583 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Тасқала аудандық мәслихатының "Тасқала аудандық мәслихатының 2020 жылғы 21 ақпандағы № 44-6 "Тасқала ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2023 жылғы 2 маусымдағы № 5-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7189-07 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1727,31 +1863,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>