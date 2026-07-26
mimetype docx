--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="15d0ad1" w14:textId="15d0ad1">
+    <w:p w14:paraId="1f72506" w14:textId="1f72506">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1489,55 +1489,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1863,31 +1863,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>