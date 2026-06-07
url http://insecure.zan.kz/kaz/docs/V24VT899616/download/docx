--- v0 (2025-11-26)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5a7886a" w14:textId="5a7886a">
+    <w:p w14:paraId="b20544b" w14:textId="b20544b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,139 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Самар ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Самар ауданында тұрғын үй көмегін көрсету мөлшері мен Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Самар ауданы мәслихатының 2024 жылғы 2 сәуірдегі № 10-10/VIII шешімі. Шығыс Қазақстан облысының Әділет департаментінде 2024 жылғы 10 сәуірде № 8996-16 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Шығыс Қазақстан облысы Самар ауданы мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-3/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін–өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,111 +237,188 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Самар ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Самар ауданында тұрғын үй көмегін көрсету мөлшері мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Самар ауданы мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-3/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -496,540 +635,768 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 10-10/VIII шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Самар ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+        <w:t xml:space="preserve"> Самар ауданында тұрғын үй көмегін көрсету мөлшері мен қағидалары</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Шығыс Қазақстан облысы Самар ауданы мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-3/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Шығыс Қазақстан облысы Самар ауданы мәслихатының 05.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12-6/VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі тиісті қаржы жылына жергілікті бюджет қаражаты есебінен Самар ауданында тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z14" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z15" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z16" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
-[...15 lines deleted...]
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аз қамтылған отбасының (азаматтардың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың сомасы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
-[...15 lines deleted...]
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау Шығыс Қазақстан облысы "Самар ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – уәкілетті орган) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Аз қамтылған отбасының (азаматтың) жиынтық табысын уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" (келесіде - Қағида) Қазақстан Республикасының Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасылардың (азаматтардың) осы мақсаттарға жұмсалатын шығыстарының жол берілетін шекті деңгейі 10 (он) пайыз мөлшерінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - Шығыс Қазақстан облысы Самар ауданы мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-3/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Тұрғын үй көмегінің мөлшерін Қағидаға сәйкес нормативтер шегінде уәкілетті орган есептейді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 4-1-тармақпен толықтырылды - Шығыс Қазақстан облысы Самар ауданы мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-3/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің өсуін өтеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тұрғын үй көмегін алу үшін аз қамтылған отбасы (азамат) (немесе оның сенімхатқа, заңдарға, сот шешіміне не әкімшілік құжатқа негізделген өкілі) тоқсанына бір рет Қағидаға сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясына (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "электрондық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Самар ауданы мәслихатының 05.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-3/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде шығыстар сметасына сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге және коммуналдық қызметтерге ақы төлеу шоттары бойынша жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Тұрғын үй көмегін тағайындау" мемлекеттік қызметті көрсетуден бас тарту үшін негіздері, сондай-ақ тұрғын үй көмегін тағайындау мәселелері бойынша уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі Қағидамен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді уәкілетті орган есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>