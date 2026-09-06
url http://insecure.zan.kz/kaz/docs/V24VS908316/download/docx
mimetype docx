--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="783a1f7" w14:textId="783a1f7">
+    <w:p w14:paraId="e7414be" w14:textId="e7414be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -556,284 +556,434 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 25 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 21/6-VIII шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkStart w:name="z18" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шемонаиха ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету қағидалары мен мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ереже</w:t>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту. Қосымша жаңа редакцияда - Шығыс Қазақстан облысы Шемонаиха аудандық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47/5-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы қағида Қазақстан Республикасының "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Шемонаиха ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебiнен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшерін айқындайды.</w:t>
+      1. Осы Қағидалар "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Шемонаиха ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына коммуналдық қызметтерге ақы төлеу және бюджет қаражаты есебінен отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
-[...15 lines deleted...]
-      2. Әлеуметтік қолдауды тағайындауды уәкілетті орган – "Шығыс Қазақстан облысы "Шемонаиха ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ағымдағы шот – банктік шот шарты негізінде банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым ашатын банктік шот;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық көрсетілетін қызметтер – тұтынушыға ұсынылатын, қауіпсіз және жайлы тұру (болу) жағдайларын қамтамасыз ету үшін сумен жабдықтауды, су бұруды, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқыс әкетуді, лифтілерге қызмет көрсетуді қамтитын қызметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әлеуметтік қолдауды тағайындауды уәкілетті орган – "Шемонаиха ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі (бұдан әрі – ММ) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Әлеуметтік қолдау көрсету тәртібі және мөлшері</w:t>
-[...19 lines deleted...]
-      3. Шемонаиха ауданының ауылдық елді мекендерінде тұратын және жұмыс істейтін мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының мамандарына бюджет қаражаты есебінен коммуналдық көрсетілетін қызметтерге ақы төлеу және отын сатып алуға әлеуметтік қолдау, алушылардан өтініштер талап етілмей, мемлекеттік ұйымдардың бірінші басшылары бекіткен жиынтық тізімдер негізінде, екінші деңгейдегі банктер немесе банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар арқылы алушылардың ағымдағы шоттарына аудару жолымен ақшалай нысанда көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> 2 тарау. Мамандарға бюджет қаражаты есебінен коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау көрсету тәртібі мен мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
-[...15 lines deleted...]
-      4. Әлеуметтік қолдау Шемонаиха ауданының аумағындағы ауылдық елді мекендерде тұратын және жұмыс істейтін тұлғаларға көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коммуналдық қызметтерге ақы төлеу және отын сатып алу бойынша әлеуметтік қолдау мемлекеттік ұйымдардың бірінші басшылары бекіткен жиынтық тізімдер (бұдан әрі – тізім) негізінде мамандардан өтініштер талап етілмей, екінші деңгейдегі банктер, қаржы нарығын және қаржы операцияларын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы мамандардың ағымдағы шоттарына аудару арқылы ақшалай нысанда мемлекеттік ұйымдардың мамандарына бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...15 lines deleted...]
-      5. Әлеуметтік қолдау жылына бір рет 10,9359 (он бүтін он мыңнан тоғыз мың үш жүз елу тоғыз) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мамандарға әлеуметтік қолдау күнтізбелік жылда бір рет 10,1734 (он бүтін он мыңнан бір мың жеті жүз отыз төрт) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...58 lines deleted...]
-</w:t>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік қолдау көрсетуге арналған шығыстарды қаржыландыру Шемонаиха ауданының бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Коммуналдық қызметтерге ақы төлеу және отын сатып алу жөніндегі мамандарға әлеуметтік қолдау көрсету туралы шешім қабылдау мерзімі тізім түскен күннен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ММ қызметкері мемлекеттік денсаулық сақтау, әлеуметтік қамсыздандыру, білім беру, мәдениет, спорт және ветеринария ұйымдарының тізімдерін 8 (сегіз) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік ұйымдардың бірінші басшылары ұсынған тізімдер сәйкес келмеген жағдайда, ММ алдын ала шешім туралы, әлеуметтік қолдау көрсетуден бас тарту туралы, сондай-ақ алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы мемлекеттік ұйымдардың бірінші басшыларын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізімдерді қарау нәтижелері бойынша ескертулер болмаған кезде ММ оң шешім қабылдайды және коммуналдық қызметтерге ақы төлеу және мамандардың ағымдағы шоттарына отын сатып алу бойынша әлеуметтік қолдау төлемін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -841,55 +991,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>