--- v0 (2026-01-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34f565f" w14:textId="34f565f">
+    <w:p w14:paraId="4a10096" w14:textId="4a10096">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,342 +102,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Күршім аудандық мәслихатының 2024 жылғы 20 наурыздағы № 20/3-VIII шешімі. Шығыс Қазақстан облысының Әділет департаментінде 2024 жылғы 28 наурызда № 8983-16 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Шешімнің тақырыбы жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 29.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43/3-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 1997 жылғы 16 сәуірдегі "Тұрғын үй қатынастары туралы" Заңынын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңынын </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағының 15) тармақшасына, Қазақстан Республикасының "Құқықтық актілер туралы" Заңының </w:t>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Құқықтық актілер туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, Күршім аудандық мәслихаты ШЕШІМ ҚАБАЛДАДЫ:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+        <w:t xml:space="preserve"> сәйкес, Күршім аудандық мәслихаты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ШЕШІМ ҚАБАЛДАДЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күршім ауданында тұрғын үй көмегін көрсетудің мөлшері мен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 29.10.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 29.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43/3-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Күршім аудандық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -889,526 +965,696 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 20/3-VIII шешіміне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күршім ауданында тұрғын үй көмегін көрсету мөлшері мен ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбы жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 29.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43/3-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі тиісті қаржы жылына жергілікті бюджет қаражаты есебінен Күршім ауданында тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы және жинақтау жарналарын ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аз қамтылған отбасының (азаматтардың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың сомасы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегін тағайындау "Шығыс Қазақстан облысы Күршім ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – уәкілетті орган) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Аз қамтылған отбасының (азаматтың) жиынтық табысын уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" (келесіде - Қағида) Қазақстан Республикасының Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі ағымдағы және жинақтаушы жарналарға, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасының (азаматтардың) осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде 5 (бес) пайыз мөлшерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшері уәкілетті органмен нормалар шегінде Қағидаға сәйкес есептелінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің өсуін өтеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенімхатқа, заңдарға, сот шешіміне не әкімшілік құжатқа негізделген өкілі) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет Қағидаға сәйкес "Азаматтарға арналған үкімет" Мемлекеттік корпорацияға (бұдан әрі – Мемлекеттік корпорация) немесе "цифрлық үкімет" веб-порталына жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "цифрлық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 29.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 43/3-VIII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/3-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі аз қамтылған отбасыларға (азаматтарға) жеткізушілер ұсынған ай сайынғы ағымдағы және жинақтаушы жарналар шоттары және коммуналдық қызметтерді төлеу шоттары бойынша бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Күршім аудандық мәслихатының 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/3-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Тұрғын үй көмегін тағайындау" мемлекеттік қызметті көрсетуден бас тарту үшін негіздері, сондай-ақ тұрғын үй көмегін тағайындау мәселелері бойынша уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі Қағидамен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді уәкілетті орган есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1487,242 +1733,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы 20 наурыздағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 20/3-VIII шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күршім аудандық мәслихатының кейбір күші жойылған шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күршім аудандық мәслихатының 2021 жылғы 16 наурыздағы № 3/4-VII "Күршім ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8677 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Күршім аудандық мәслихатының 2022 жылғы 07 қазандағы № 26/14-VII "Күршім аудандық мәслихатының 2021 жылғы 16 наурыздағы № 3/4-VII "Тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау ережесін бекіту туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30208 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Күршім аудандық мәслихатының 2023 жылғы 19 сәуірдегі № 2/13-VIII "Күршім аудандық мәслихатының 2021 жылғы 16 наурыздағы № 3/4-VII "Күршім ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8834-16 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2048,31 +2294,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>