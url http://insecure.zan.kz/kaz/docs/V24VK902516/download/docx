--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c86d540" w14:textId="c86d540">
+    <w:p w14:paraId="f24ca85" w14:textId="f24ca85">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -738,2798 +738,2600 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы 23 мамырдағы № 22/4-VIII </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
+        <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалары жаңа редакцияда - Шығыс Қазақстан облысы Зайсан аудандық мәслихатының 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51/6-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі - Үлгілік қағидалар) қаулысына сәйкес әзірленді және әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия - мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер тұлғаның (отбасының) өтінішін қарау бойынша Шығыс Қазақстан облысы Зайсан ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек - Зайсан ауданының жергілікті атқарушы органымен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі - алушылар), сондай-ақ атаулы күндер мен мереке күндеріне ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган - жергілікті бюджет есебінен қаржыланатын, әлеуметтік көмекті көрсетуді жүзеге асыратын "Зайсан ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+        <w:t>
+      6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "</w:t>
-[...19 lines deleted...]
-        <w:t>" мемлекеттік корпорациясы (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      8) мереке күндері - Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Шығыс Қазақстан облысы Зайсан ауданының әкімінің шешімімен құрылатын комиссия;</w:t>
+        <w:t>
+      9) мерекелік күндер (бұдан әрі - атаулы күндер) - Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+        <w:t>
+      10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) әлеуметтік көмек – Зайсан ауданының жергілікті атқарушы органымен мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсетілетін көмек;</w:t>
+      11) учаскелік комиссия - атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – жергілікті бюджет есебінен қаржыланатын, әлеуметтік көмекті жүзеге асыратын "Зайсан аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
+      12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ең төмен күнкөріс деңгейі – Шығыс Қазақстан облысының статистика органдары есептейтін шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> - атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау жүргізу үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+        <w:t>
+      3. Қазақстан Республикасының Әлеуметтік кодексінің 71-бабының 4-тармағында, 170-бабының 3-тармағында, 229-бабының 3-тармағында, "Ардагерлер туралы" Қазақстан Республикасы Заңының 10-бабы 1-тармағының 2) тармақшасында, 11-бабы 1-тармағының 2) тармақшасында, 12-бабы 1-тармағының 2) тармақшасында және  13-бабының 2) тармақшасында, 17-бабында көзделген әлеуметтік қолдау шаралары осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      4. Әлеуметтік көмек мезгіл-мезгіл (жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
+      5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін ЖАО-ның ұсынуы бойынша жергілікті өкілді органдар белгілейді. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады. Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      6. Учаскелік және арнайы комиссиялар өз қызметін Шығыс Қазақстан облысы әкімдігімен бекітілген ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+      7. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек азаматтардың мынадай санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні - 15 ақпан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...160 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+        <w:t>
+      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) - 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі.</w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы Қағидалар Зайсан ауданының аумағында тұрақты тұрғылықты жері бойынша тіркелген тұлғаларға қолданылады.</w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне - 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6.</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> өз қызметін Шығыс Қазақстан облысы әкімдігімен бекітілген ережелердің негізінде жүзеге асырады.</w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлеріне – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылардың санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге – 150 000 (жүз елу мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек мезгіл-мезгіл (жылына 1 рет) ақшалай төлемдер түрінде азаматтардың мынадай санаттарына көрсетіледі:</w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге - 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні – 15 ақпан;</w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердің аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      2) Халықаралық әйелдер күні - 8 наурыз:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға – 15000 теңге (он бес мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      төрт және одан да көп бірге тұратын кәмелетке толмаған балалары, оның ішінде білім беру ұйымдарында күндізгі бөлімде оқитын (бірақ жиырма үш жасқа толғанға дейін) балалары бар көп балалы отбасыларға – 15000 (он бес мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлеріне – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      3) Отан қорғаушылыр күні -7 мамыр:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      1992 жылғы қыркүйек - 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      2003 жылғы тамыз - 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Халықаралық әйелдер күні – 8 наурыз:</w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға – 15000 теңге (он бес мың) теңге мөлшерінде;</w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға - 150 000 (жүз елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      төрт және одан да көп кәмелетке толмаған бірге тұратын балалары, оның ішінде білім беру ұйымдарында күндізгі бөлімде оқитын (бірақ жиырма үш жасқа толғанға дейін) балалары бар көп балалы отбасыларға – 15000 (он бес мың) теңге мөлшерінде;</w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 70000 (жетпіс мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Отан қорғаушы күні – 7 мамыр:</w:t>
+      Бейбіт уақытта әскери қызмет өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына – 15 000 ( он бес мың) теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      4) Жеңіс күні - 9 мамыр:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан ҚазақстанРеспубликасының әскери қызметшілеріне –100000 (жүз мың) теңге мөлшерінде;</w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1986-1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 100000 (жүз мың) теңге мөлшерінде;</w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне, сондай-ақ жұмысшылар мен қызметшілеріне - 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      Ұлы Отан соғысы кезеңінде қолданыстағы армия құрамына кірген әскери бөлімдерде, штабтарда және мекемелерде штаттық лауазымдарды атқарған бұрынғы КСРО-ның Кеңес Армиясы, Әскери-теңіз флоты, әскерлері мен ішкі істер және мемлекеттік қауіпсіздік органдарының ерікті жалдамалы құрамындағы адамдарға – 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 70 000 (жетпіс мың) теңге мөлшерінде;</w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Жеңіс күні – 9 мамыр:</w:t>
+      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы КСР Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне – 1 500 000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
+      Ұлы Отан соғысы кезеңінде әскери қызметшілер жағдайына ауыстырылған Халық жол қатынастары комиссариатының, Халық байланыс комиссариатының арнайы құрамаларының қызметкерлеріне, кәсіпшілік және көлік кемелерінің жүзу құрамына, сондай-ақ авиацияның ұшу-көтеру құрамына – 130 000 ( жүз отыз мың теңге) мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілеріне, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілеріне , сондай-ақ жұмысшылар мен қызметшілеріне –1 500 000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалалардаҰлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – 100000 (жүз мың) теңге мөлшерінде;</w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 130000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына –100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысының қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 100000 (жүз мың) теңге мөлшерінде;</w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 130 000 (жүз отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі және мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға – 80 000 (сексен мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      5) Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу - 31 мамыр: саяси қуғын-сүргін құрбандары немесе саяси қуғын-сүргіннен зардап шеккен деп танылған, мүгедектігі бар немесе зейнеткер болып табылатын азаматтарға – 13000 (он үш мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      6) Семей ядролық сынақ полигонының жабылу күні – 29 тамыз:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      18 жасқа дейінгі мүгедектігі бар балаларға (мүгедектігі бар балалардың ата - аналарының біріне немесе өзге де заңды өкілдеріне) – 15000 (он бес мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысының қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      7) Тәуелсіздік күні - 16 желтоқсан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, қуғын-сүргінге ұшыраған тұлғаларға –200000 (екі жүз мың) теңге мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1941 жылғы 22 маусым - 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі және мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға – 50000 (елу мың) теңге мөлшерінде;</w:t>
+      8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5)Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні – 31 мамыр:</w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Қазақстан Республикасының Конституциясы күні – 30 тамыз:</w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18 жасқа дейінгі мүгедектігі бар балаларға (мүгедектігі бар балалардың ата - аналарының біріне немесе өзге де заңды өкілдеріне) – 15000 (он бес мың) теңге мөлшерінде;</w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Тәуелсіздік күні – 16 желтоқсан:</w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, қуғын-сүргіндерге ұшыраған тұлғаларға – 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+      9. Ақшалай нысандағы біржолғы әлеуметтік көмек алушылардың келесі санаттарына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      1) жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысы бар азаматтарға (отбасыларға) – 100 айлық есептік көрсеткішке дейін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      2) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген жағдайда - 100 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген жағдайда - 100 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі. Осы негіздер бойынша өтініш беру мерзімі оқиға болған күннен бастап үш ай ішінде есептеледі. 10. Әлеуметтік мәні бар сырқаты бар адамдарға ақшалай нысандағы әлеуметтік көмек жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
+      1) мезгіл-мезгіл (ай сайын):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+      адамның вирустық иммунитет тапшылығын (АИТВ) жұқтырған және диспансерлік есепте тұрған балалардың ата-аналарына немесе заңды өкілдеріне ең төмен күнкөріс деңгейінің екі еселенген мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+      Шығыс Қазақстан облысы Денсаулық сақтау басқармасының "Зайсан ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны ұсынған тізбе бойынша амбулаториялық емдеудегі туберкулез ауруымен ауыратын азаматтарға - 7 айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9.Ақшалай нысандағы бір реттік әлеуметтік көмек алушылардың келесі санаттарына:</w:t>
+      2) мезгіл-мезгіл (жылына бір рет):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      белгілеген шектен аспайтын жан басына шаққандағы орташа кірісі бар:</w:t>
+      басқа да әлеуметтік мәні бар сырқаты бар адамдарға жан басындағы орташа кірісі есепке алынбай жылына бір рет 20 айлық есептік көрсеткіш мөлшеріне дейін көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әлеуметтік маңызы бар аурулары бар азаматтарға (отбасыларға);</w:t>
+      11. Көмекті тағайындау үшін жан басына шаққандағы орташа табыс шегі Қазақстан Республикасының күнкөріс минимумының екі еселенген мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      жетімдерге;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ата-ананың қамқорлығынсыз қалғандарға;</w:t>
+      12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі. Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын азаматтарға;</w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      бас бостандығынан айыру орындарынан босатылған азаматтарға;</w:t>
+        <w:t xml:space="preserve">
+      13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пробация қызметінің есебінде тұрған азаматтарға;</w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген жағдайда көрсетіледі.</w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды); 3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10.Ақшалай нысандағы әлеуметтік көмек мезгіл-мезгіл (ай сайын) жан басына шаққандағы орташа кірісі есепке алынбай:</w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) адамның вирустық иммунитет тапшылығын (АИТВ) жұқтырған және диспансерлік есепте тұрған балалардың ата-аналарына немесе заңды өкілдеріне тиісті қаржы жылына арналған республикалық бюджет туралы Қазақстан Республикасының Заңында белгіленген ең төмен күнкөріс деңгейінің екі еселік мөлшерінде;</w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Шығыс Қазақстан облысы Денсаулық сақтау басқармасының "Зайсан ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының ұсынылған тізіміне сәйкес туберкулез ауруымен ауыратын және емнің амбулаториялық сатысындағы азаматтарға- 27 524 (жиырма жеті мың бес жүз жиырма төрт) теңге мөлшерінде.</w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11.Адамның (отбасының) жан басына шаққандағы орташа кірісінің шегі ең төмен күнкөріс деңгейінің екі еселік мөлшерінде белгіленсін.</w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды және оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді.</w:t>
+        <w:t xml:space="preserve">
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмектің шекті шамасы 100 (жүз) айлық есептік көрсеткішті құрайды.</w:t>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекке жүгіну мерзімдері оқиғалар басталған күннен бастап үш ай ішінде жасалады.</w:t>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтiк көмек көрсетуге жұмсалатын шығыстарды қаржыландыру жергілікті бюджетте көзделген ағымдағы қаржы жылына арналған қаражат шегiнде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12.Мереке күндері мен атаулы күндерге орай әлеуметтік көмек мемлекеттік корпорацияның не өзге ұйымдардың не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылған тізімі негізінде Зайсан ауданының әкімдігі бекіткен алушылардың тізімдері бойынша алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13.Әлеуметтiк көмек көрсетуге жұмсалатын шығыстарды қаржыландыру жергілікті бюджетте көзделген ағымдағы қаржы жылына арналған қаражат шегiнде жүзеге асырылады.</w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтiк көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік корпорация әлеуметтiк көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      15. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидалардың 3-тарауымен анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14.Әлеуметтік көмек ақшалай нысанда екінші деңгейдегі банктер немесе банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар арқылы алушылардың шоттарына аудару жолымен көрсетіледі.</w:t>
+      16. Әлеуметтік көмек көрсетуден бас тарту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> анықталады.</w:t>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16.Әлеуметтік көмек көрсетуден бас тарту:</w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z110" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
+      17. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z124" w:id="102"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z125" w:id="103"/>
-[...15 lines deleted...]
-      17. Әлеуметтік көмек көрсету:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z126" w:id="104"/>
-[...15 lines deleted...]
-      1) алушы қайтыс болған;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z127" w:id="105"/>
-[...15 lines deleted...]
-      2)алушы Зайсан ауданының шегінен тыс жерге тұрақты тұруға кеткенде;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z128" w:id="106"/>
-[...15 lines deleted...]
-      3)алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z129" w:id="107"/>
-[...15 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z130" w:id="108"/>
-[...15 lines deleted...]
-      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z131" w:id="109"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3595,522 +3397,522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы 23 мамырдағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 22/4-VIII шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="115"/>
+    <w:bookmarkStart w:name="z112" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зайсан аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z113" w:id="116"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z113" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Зайсан аудандық мәслихатының 2014 жылғы 6 наурыздағы "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" №23-2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №3217 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z114" w:id="117"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z114" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Зайсан аудандық мәслихатының 2014 жылғы 18 шілдедегі №26-5/І Зайсан аудандық мәслихатының 2014 жылғы 6 наурыздағы №23-2 "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №3448 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z115" w:id="118"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z115" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Зайсан аудандық мәслихатының 2016 жылғы 12 тамыздағы №5-6/4 Зайсан аудандық мәслихатының 2014 жылғы 6 наурыздағы №23-2 "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №4659 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z116" w:id="119"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Зайсан аудандық мәслихатының 2017 жылғы 6 маусымдағы №13-2 Зайсан аудандық мәслихатының 2014 жылғы 6 наурыздағы №23-2 "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №5091 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z117" w:id="120"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z117" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Зайсан аудандық мәслихатының 2018 жылғы 9 сәуірдегі №24-9 Зайсан аудандық мәслихатының 2014 жылғы 6 наурыздағы №23-2 "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №5-11-156 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z118" w:id="121"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z118" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Зайсан аудандық мәслихатының 2019 жылғы 28 мамырдағы №40-7 Зайсан аудандық мәслихатының 2014 жылғы 6 наурыздағы №23-2 "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №5999 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z119" w:id="122"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Зайсан аудандық мәслихатының 2019 жылғы 27 желтоқсандағы №49-4/2 Зайсан аудандық мәслихатының 2014 жылғы 6 наурыздағы №23-2 "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №6508 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z120" w:id="123"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Зайсан аудандық мәслихатының 2020 жылғы 31 наурыздағы №52-8/1 "Зайсан аудандық мәслихатының 2014 жылғы 6 наурыздағы №23-2 "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №6960 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z121" w:id="124"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Зайсан аудандық мәслихатының 2021 жылғы 4 мамырдағы №5-2 Зайсан аудандық мәслихатының 2014 жылғы 6 наурыздағы №23-2 "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №8758 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z122" w:id="125"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Зайсан аудандық мәслихатының 2022 жылғы 18 қазандағы №24-1 Зайсан аудандық мәслихатының 2014 жылғы 6 наурыздағы №23-2 "Әлеуметтік көмек көрсетудің, мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №30375 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4436,31 +4238,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>