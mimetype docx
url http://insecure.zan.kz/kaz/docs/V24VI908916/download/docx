--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2298b1f" w14:textId="2298b1f">
+    <w:p w14:paraId="2f55964" w14:textId="2f55964">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Глубокое ауданының аумағында үгіттік баспа материалдарын орналастыру үшін орындарды белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шығыс Қазақстан облысы Глубокое аудандық әкімдігінің 2024 жылғы 1 қазандағы № 469 қаулысы. Шығыс Қазақстан облысының Әділет департаментінде 2024 жылғы 30 қыркүйекте № 9088-16 болып тіркелді</w:t>
+        <w:t>Шығыс Қазақстан облысы Глубокое аудандық әкімдігінің 2024 жылғы 1 қазандағы № 469 қаулысы. Шығыс Қазақстан облысының Әділет департаментінде 2024 жылғы 30 қыркүйекте № 9089-16 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы сайлау туралы" Конституциялық заңының 28-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -716,50 +716,88 @@
               </w:rPr>
               <w:t>№ 469 қаулысына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығыс Қазақстан облысы Глубокое ауданының аумағында үгіттік баспа материалдарын орналастыруға арналған орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Шығыс Қазақстан облысы Глубокое аудандық әкімдігінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -772,51 +810,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-    №</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -885,51 +923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -998,51 +1036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1069,93 +1107,111 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Юбилейная көшесі, № 10/1 үйдің жанында, Центральная көшесі, № 47 үйдің жанында</w:t>
+              <w:t xml:space="preserve">
+Юбилейная көшесі, № 10/1 үйдің жанында, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центральная көшесі, № 47 үйдің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1183,92 +1239,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Юбилейная көшесі, № 2 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында, Б.Момышұлы көшесі, № 26а үйдің жанында, "Болашақ" дүкенінің жанында</w:t>
+Юбилейная көшесі, № 2 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының мәдениет үйі ғимаратының жанында,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.Момышұлы көшесі, № 26а үйдің жанында, "Болашақ" дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1337,51 +1411,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1450,51 +1524,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1522,92 +1596,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Новостройка көшесі мен Орталық көшесінің қиылысында, № 11 үйдің жанында, Орталық көшесі, "Риддер" кафесінің жанында, Юбилейная көшесі, № 8 үйдің жанында</w:t>
+Новостройка көшесі мен Орталық көшесінің қиылысында, № 11 үйдің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1636,91 +1710,109 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 35 және № 37 үйлердің арасында</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1747,93 +1839,111 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ленин көшесі, № 20 үйдің жанында, Алейская көшесі, № 3 үйдің жанында</w:t>
+              <w:t xml:space="preserve">
+Ленин көшесі, № 20 үйдің жанында, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алейская көшесі, № 3 үйдің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1862,91 +1972,109 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гагарин көшесі, № 33 үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Веселовка жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2015,51 +2143,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2087,92 +2215,146 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Степная көшесі, № 51 және № 53 үйлердің арасында, Жібек жолы көшесі № 64 үйдің жанында, Берестова көшесі, № 12 үйдің жанында, Пирогов көшесі, № 15 үйдің жанында</w:t>
+Степная көшесі № 66 үй, "ИКС-LTD" дүкенінің жанында,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жібек жолы көшесі, № 64 үйдің жанында, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Берестов көшесі, № 12 үйдің жанында, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пирогов көшесі, № 15 үйдің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2241,87 +2423,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уварово ауылы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2354,51 +2554,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2426,128 +2626,146 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Центральная көшесі, № 31 үйдің жанында, "Асия" дүкенінің жанында</w:t>
+Центральная көшесі, № 31 үй, "Асия" дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 226 км разъезі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2580,164 +2798,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кожохово ауылы</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...32 lines deleted...]
-Ленин көшесі, № 12 үйдің жанында, Солнечная көшесі, № 1 үйдің жанында</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ленин көшесі, № 12 үйдің жанында, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солнечная көшесі, № 1 үйдің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2765,92 +3019,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Киров көшесі, № 2 үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Прогресс орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында, Киров көшесі, № 12 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында, Абая көшесі, № 28 үйдің жанында</w:t>
+Киров көшесі, № 2 үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Прогресс орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Киров көшесі, № 12 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2877,93 +3149,111 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Киров көшесі, № 47 үйдің жанында, Шоссейная көшесі, № 1 үйдің жанында</w:t>
+              <w:t xml:space="preserve">
+Киров көшесі, № 47 үйдің жанында, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоссейная көшесі, № 2 б, "Поворот" дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2992,91 +3282,109 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рабочая көшесі, № 63/1 үйдің жанында</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3104,1972 +3412,2093 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Клиновицкий көшесі, № 1 үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Малоубинка орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында, Клиновицкий көшесі, № 5 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Клиновицкий көшесі, №і 1 үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Малоубинка орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клиновицкий көшесі, № 6 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-№ 13 үйдің жанында</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Опытное поле ауылы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степная көшесі, № 2 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Опытное поле ауылы </w:t>
-[...35 lines deleted...]
-Степная көшесі, № 2 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Секисовка ауылы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Новостроевская көшесі, № 1 үйдің жанында, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Совхозная көшесі, № 6 үйдің жанында, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Чапаев көшесі, № 69а үйдің жанында, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоссейная көшесі, № 22 үйдің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...71 lines deleted...]
-Новостроевская көшесі, № 1 үйдің жанында, Совхозная көшесі, № 6 үйдің жанында, Чапаев көшесі, № 69а үйдің жанында, Шоссейная көшесі, №і 22 үйдің жанында</w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белокаменка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центральная көшесі, № 12 үйдің жанында</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...71 lines deleted...]
-Центральная көшесі, № 12 үйдің жанында</w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новомихайловка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 42 үйдің жанында</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...71 lines deleted...]
-№ 42 үйдің жанында</w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Планидовка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 29 үйдің жанында</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...71 lines deleted...]
-№ 29 үйдің жанында</w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тарханка ауылы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степная көшесі, № 60 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...71 lines deleted...]
-Степная көшесі, № 60 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топиха ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыз сумен жабдықтаудың блок-модульдік станциясы ғимараттының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...71 lines deleted...]
-ауыз сумен жабдықтаудың блок-модульдік станциясы ғимаратының жанында</w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Винное ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ворошилов көшесі, № 15 үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Винное орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...71 lines deleted...]
-Ворошилов көшесі, № 15 үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Винное орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Веселое ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыз сумен жабдықтаудың блок-модульдік станциясы ғимараттының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...71 lines deleted...]
-ауыз сумен жабдықтаудың блок-модульдік станциясы ғимаратының жанында</w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ново-Ульбинка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесі, № 11 үйдің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...71 lines deleted...]
-Абай көшесі, № 11 үйдің жанында</w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ульба Перевалочная станциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыз сумен жабдықтаудың блок-модульдік станциясы ғимараттының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...71 lines deleted...]
-ауыз сумен жабдықтаудың блок-модульдік станциясы ғимаратының жанында</w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горная Ульбинка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, № 6 үй, Шығыс Қазақстан облысының табиғат ресурстары және табиғат пайдалануды реттеу басқармасының "Өскемен орман шаруашылығы" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...71 lines deleted...]
-Школьная көшесі, № 6 үй, Шығыс Қазақстан облысының табиғат ресурстары және табиғат пайдалануды реттеу басқармасының "Өскемен орман шаруашылығы" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ушаново ауылы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, № 1а үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Бауыржан Момышұлы атындағы орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...71 lines deleted...]
-Школьная көшесі, № 1а үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Бауыржан Момышұлы атындағы орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степное ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі, № 17 үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Степное негізгі мектебі-балабақша кешені" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...71 lines deleted...]
-Школьная көшесі, № 17 үй, Шығыс Қазақстан облысының білім басқармасының Глубокое ауданы бойынша білім бөлімінің "Степное негізгі мектебі-балабақша кешені" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каменный карьер ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 47 үйдің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...112 lines deleted...]
-37</w:t>
+36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Черемшанка ауылы</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...32 lines deleted...]
-Лениногорская көшесі, № 74 үйдің жанында, Гагарин көшесі, № 12/1 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лениногорская көшесі, № 74 үйдің жанында,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гагарин көшесі, № 12/1 үй, Глубокое ауданы әкімдігінің "Абай атындағы мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5327,55 +5756,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>