--- v0 (2025-10-04)
+++ v1 (2026-09-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80269b0" w14:textId="80269b0">
+    <w:p w14:paraId="b8f059f" w14:textId="b8f059f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,219 +85,244 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сауран ауданында бөлшек салықтың арнаулы салық режимін қолдану кезінде салық мөлшерлемесінің мөлшерін төмендету туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Түркістан облысы Сауран аудандық мәслихатының 2024 жылғы 19 наурыздағы № 140 шешімі. Түркістан облысының Әдiлет департаментiнде 2024 жылғы 26 наурызда № 6488-13 болып тiркелдi</w:t>
-      </w:r>
+        <w:t>Түркістан облысы Сауран аудандық мәслихатының 2024 жылғы 19 наурыздағы № 140 шешімі. Түркістан облысының Әдiлет департаментiнде 2024 жылғы 26 наурызда № 6488-13 болып тiркелдi. Күші жойылды - Түркістан облысы Сауран аудандық мәслихатының 2026 жылғы 15 сәуірдегі № 328 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Түркістан облысы Сауран аудандық мәслихатының 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...56 lines deleted...]
-       "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Кодексінің 696-3-бабының </w:t>
+      "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (Салық кодексі)" Кодексінің 696-3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> және Қазақстан Республикасы Үкіметінің 2023 жылғы 22 мамырдағы №393 "Бөлшек салықтың арнаулы салық режимін қолдану мақсаттары үшін қызмет түрлерін айқындау және "Бөлшек салықтың арнаулы салық режимін қолдану мақсаттары үшін қызмет түрлерін айқындау және "Бөлшек салықтың арнаулы салық режимін қолдану мақсаттары үшін қызмет түрлерін айқындау туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 2 ақпандағы №30 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 17 қарашадағы №912 қаулысының күші жойылды деп тану туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> сәйкес, Сауран аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сауран ауданында бөлшек салықтың арнаулы салық режимін қолдану кезінде төлем көзінен ұсталатын салықтарды қоспағанда, корпоративтік немесе жеке табыс салығының мөлшерлемесінің мөлшерін салықтық кезінде алынған (алынуға жататын) кірістер бойынша 4 (төрт) пайыздан 2 (екі) пайызға төмендетілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2024 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -311,51 +338,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Сауран аудандық мәслихатының төрағасы </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сауран аудандық мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -421,55 +458,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -799,35 +858,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>