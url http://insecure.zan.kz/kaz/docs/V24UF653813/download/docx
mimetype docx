--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d991069" w14:textId="d991069">
+    <w:p w14:paraId="fe2131b" w14:textId="fe2131b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Түркістан облысы, Қазығұрт ауданының, Қазығұрт, Жаңабазар, Рабат елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Түркістан облысы, Қазығұрт ауданының, Қазығұрт, Жаңабазар, Рабат елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Түркістан облысы Қазығұрт ауданы әкiмдiгiнiң 2024 жылғы 18 маусымдағы № 191 қаулысы. Түркістан облысының Әдiлет департаментiнде 2024 жылғы 19 маусымда № 6538-13 болып тiркелдi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Түркістан облысы Қазығұрт ауданы әкiмдiгiнiң 04.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 314</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабының 2-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -176,150 +214,210 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Құқықтық актілер туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасының Заңына сәйкес Қазығұрт ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...15 lines deleted...]
-      1. Қоса беріліп отырған Қазығұрт ауданының, Қазығұрт, Жаңабазар, Рабат елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекітілсін.</w:t>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Түркістан облысы, Қазығұрт ауданының, Қазығұрт, Жаңабазар, Рабат елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекітілсін </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Түркістан облысы Қазығұрт ауданы әкiмдiгiнiң 04.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 314</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Түркістан облысы, Қазығұрт ауданы әкімдігінің 2022 жылғы 28 қазандағы №298 "Қазығұрт ауданының, Қазығұрт, Жаңабазар, Рабат елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30417 нөмірімен тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3. Осы қаулының орындалуын бақылау Қазығұрт ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-       3. Осы қаулының орындалуын бақылау Қазығұрт ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -513,746 +611,700 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 18 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 191 Қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазығұрт ауданының, Қазығұрт, Жаңабазар, Рабат елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+        <w:t xml:space="preserve"> Қазығұрт ауданының, Қазығұрт, Жаңабазар, Рабат елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Түркістан облысы Қазығұрт ауданы әкiмдiгiнiң 04.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 314</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қазығұрт ауданының, Қазығұрт, Жаңабазар, Рабат елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Қазығұрт ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келесі негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының заңнамасында айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) реконструкциялау – әдетте өзгеретін объектіні жаңарту мен жаңғырту қажеттігіне байланысты жалпы жекелеген үй-жайларды, ғимараттың өзге де бөліктерін немесе ғимаратты өзгерту.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Қазығұрт ауданы әкімдігінің тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) ауданға бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Қазығұрт ауданы әкімдігінің құрылыс, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың 3-тармағында көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін ауданның бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазығұрт ауданының, Қазығұрт, Жаңабазар, Рабат елді мекендерінің әкімдіктері мынадай іс-шараларды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үй пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үй пәтерлерінің, тұрғын емес үй-жайларының меншік иелерін жоспарланған жұмыстар және оларды жүргізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын және шатырларын жөндеу жұмыстарын жүргізу туралы шешім қабылдау үшін, Қазақстан Республикасының заңнамасына сәйкес пәтерлер және тұрғын емес үй-жайлар меншік иелерінің жиналысын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жиналыс көппәтерлі тұрғын үй пәтерлерінің, тұрғын емес үй-жайларының меншік иелерінің жалпы санының жартысынан астамы болған кезде шешім қабылдайды. Шешім көппәтерлі тұрғын үй пәтерлерінің, тұрғын емес үй-жайларының меншік иелерінің жалпы санының көпшілігі келіскен кезде қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс теріс шешім қабылдаған жағдайда, бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйдің сыртқы қабырғаларын және шатырларын жөндеу жұмыстары жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыс оң шешім қабылдаған жағдайда, "Қазығұрт ауданы әкімдігінің құрылыс, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі құрылыс нормаларының талаптарына сәйкес бірыңғай сәулеттік келбет беру үшін жұмыстардың құрамы мен көлемін, сыртқы қабырғаларын және шатырларын жөндеу (ағымдағы немесе күрделі) типін айқындау үшін көппәтерлі тұрғын үйдің техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Кондоминиум объектісі ретінде тіркелген көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Техникалық жай-күйін тексеруді ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру құқығына тиісті аттестаты бар сарапшылар не құрамында аттестатталған сарапшылары бар аккредиттелген ұйым жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жобалау тиісті лицензиясы бар мамандандырылған ұйымдарымен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.Техникалық жай-күйін тексеруді жүзеге асыратын, сметалық есебін әзірлеу немесе күрделі жөндеуге жобалау-сметалық құжаттаманы әзірлейтін, құрылыс жобаларына ведомстводан тыс кешенді сараптама жүзеге асыратын ұйымды таңдау Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алу бюджеттік бағдарлама әкімшісімен Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес іске асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазығұрт ауданының, Қазығұрт, Жаңабазар, Рабат елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар), "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі-Заң) 10-3-бабының 2-тармағының </w:t>
-[...588 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+      13. Бюджеттік бағдарлама әкімшісі бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1578,31 +1630,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>