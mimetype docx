--- v1 (2026-01-15)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f444ab0" w14:textId="f444ab0">
+    <w:p w14:paraId="2d0f431" w14:textId="2d0f431">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,67 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Түркістан облысы Арыс қалалық мәслихатының 2024 жылғы 27 желтоқсандағы № 28/160-VIII шешiмi. Түркістан облысының Әдiлет департаментiнде 2024 жылғы 31 желтоқсанда № 6647-13 болып тiркелдi</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Түркістан облысы Арыс қалалық мәслихатының 2024 жылғы 27 желтоқсандағы № 28/160-VIII шешiмi. Түркістан облысының Әдiлет департаментiнде 2024 жылғы 31 желтоқсанда № 6647-13 болып тiркелдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексінің 33 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -228,51 +235,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Шешімнің кіріспесіне өзгеріс енгізілді - Түркістан облысы Арыс қалалық мәслихатының 27.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33/193-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -358,50 +365,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Арыс қалалық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -417,51 +442,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Арыс қалалық мәслихат  төрағасы</w:t>
+              <w:t>      Арыс қалалық мәслихат төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -485,139 +510,200 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Ахметов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"КЕЛІСІЛДІ"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Түркістан облысының "Жұмыспен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамтуды үйлестіру және әлеуметтік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламалар басқармасы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік мекемесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...86 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -696,92 +782,113 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 28/160-VIII шешімнің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары 1-тарау. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары (бұдан әрi – Қағидалары) Қазақстан Республикасының Бюджет кодексінің 56 бабының 1-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>4) тармақшасына</w:t>
+      1. Осы әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары (бұдан әрi – Қағидалары) Қазақстан Республикасының Бюджет кодексінің 33 бабының 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының Әлеуметтік кодексіне, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының 6 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-3 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -830,356 +937,477 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді (бұдан әрі – Үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Арыс қаласының мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармаққа өзгерістер енгізілді - Түркістан облысы Арыс қалалық мәслихатының 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/246-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Арыс қаласы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – Арыс қаласының "Жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Түркістан облысының "Жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармасы" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін Арыс қаласы әкімінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.   3. Әлеуметтік кодекстің 170-бабының </w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы. 3. Әлеуметтік кодекстің 170-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1282,1866 +1510,2468 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Түркістан облысы Арыс қалалық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учаскелік және арнайы комиссиялар өз қызметін Түркістан облысы әкімдігі бекітетін ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
-[...71 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Түркістан облысы Арыс қалалық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек бір рет ақшалай төлем түрінде азаматтардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлері шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлеріне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне – 30 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз - Халықаралық әйелдер күні - көп балалы аналарға, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған - 2,5 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір – Чернобыль атом электр станциясындағы апатты еске алу күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға – 25 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Жеңіс күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлеріне – 382 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлімдерінің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгіленген жеңілдікті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшілеріне, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңiнде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – 32 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z69" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z70" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z71" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z72" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z73" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге – 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z74" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z75" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға – 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z76" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z77" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, "Ардагерлер туралы" Қазақстан Республикасы Заңының 4 – 6-баптарында аталған адамдардың отбасыларына – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z78" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z79" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z80" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына – 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z81" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына – 15 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z82" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайы) – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z83" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналары және екінші рет некеге тұрмаған жесірлері; екінші рет некеге тұрмаған зайыбына (жұбайы) – 20 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z84" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мамыр – Саяси қуғын-сүргін құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z85" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Саяси қуғын-сүргіннен зардап шеккен мүгедектігі бар немесе зейнеткерлер болып табылатын Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіпке сәйкес ақталған тұлғаларға – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z86" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен адамдарға - 30 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 30 тамыз – Қазақстан Республикасының Конституциясы күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социалистік Еңбек ерлеріне, үшінші дәрежелі Еңбек Даңқы ордендерінің иегерлеріне, "Қазақстанның Еңбек Ері" атағына ие болған адамдарға – 10 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) 1 қазан – Қарттар күні: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үйде арнаулы әлеуметтік қызметтер алатын жалғызілікті қарттарға – 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қазан айының екінші жексенбісі – мүгедектігі бар адамдардың құқықтарын қорғау күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 – топтағы мүгедектігі бар адамдарға – 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үйде арнаулы әлеуметтік қызметтер алатын мүгедектігі бар балаларға – 4 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 25 қазан – Республика күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының жоғары, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының күндізгі бөлімдерінде оқитын тұл жетім балаларға және ата-анасының қамқорлығынсыз қалған балаларға – 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 16 желтоқсан – Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіпке сәйкес ақталған тұлғаларына – 60 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - Түркістан облысы Арыс қалалық мәслихатының 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/246-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмдерiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адамның иммун тапшылығы вирусын (бұдан әрі – АИТВ) жұқтырған және диспансерлік есепте тұрған балалардың немесе АИТВ-мен ауыратын балалардың ата-аналарына немесе заңды өкілдеріне – ай сайын республикалық ең төменгі күнкөріс деңгейінің 2 еселік мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АИТВ-мен ауыратын адамдарға – ай сайын республикалық ең төменгі күнкөріс деңгейінің 2 еселік мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қаржылық көмек түріндегі әлеуметтік көмек: оқу жылы кезеңінде үйде оқып және тәрбиеленіп жатқан мүгедектігі бар балаларға – ай сайын 1 айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) басылымдарға жазылу үшін – Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегi мен мiнсiз әскери қызметi үшiн бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған адамдарға – бір рет 3 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ұлы Отан соғысының ардагерлеріне және соларға теңестірілген адамдарға, зейнеткерлерге, және Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіпке сәйкес ақталған тұлғаларына кезектілігіне қарай санаторийлік-курорттық емделуге – бір рет жолдамамен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) алынып тасталды - Түркістан облысы Арыс қалалық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алынып тасталды - Түркістан облысы Арыс қалалық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) алынып тасталды - Түркістан облысы Арыс қалалық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) туберкулезбен ауыратын және амбулаториялық емдеудегі адамдарға – ай сайын 11 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z112" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) созылмалы бүйрек жетімсіздігі ауруына шалдыққан мұқтаж азаматтарға – бір рет 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z113" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуіне байланысты – бір рет 400 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қаржылық көмек түріндегі әлеуметтік көмек: Арыс қалалық пробация қызметі бөлімі ұсынған тізімге сәйкес, бас бостандығынан айыру орындарынан босатылған, пробация қызметінің есебінде тіркелген азаматтарға – бір рет 10 айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мүгедектігі бар адамдарға және мүгедектігі бар балаларға абилитациялау мен оңалтудың жеке бағдарламасы бойынша жеке тұрғын үй-тұрмыстық жағдайларын жақсарту үшін мүгедектігі бар адамдарға – екі жылда бір рет 50 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z116" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдардың санаторийлік – курорттық емделу кезінде ілесіп жүретін адамдарға, жан басына шаққандағы орташа табысы есепке алынбай – бір рет 40 айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - Түркістан облысы Арыс қалалық мәслихатының 27.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгерістер енгізілді - Түркістан облысы Арыс қалалық мәслихатының 27.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/193-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 33/193-VIII</w:t>
+        <w:t xml:space="preserve">; 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмдерiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z119" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде ұсынған, Арыс қаласының әкімдігі бекіткен тізімдер бойынша оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Арыс қаласының бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арыс қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - Түркістан облысы Арыс қалалық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z123" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік көмек ақшалай нысанда екінші деңгейдегі банктер немесе банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар арқылы алушылардың шоттарына аудару жолымен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z124" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидалардың 3-тарауымен анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z125" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек көрсетуден мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z126" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z127" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұлғаның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z128" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұлғаның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z129" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...201 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік көмек көрсету:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3151,215 +3981,293 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) алушы тұрақты тұру үшін Арыс қаласының аумағынан тыс кеткен;</w:t>
-[...55 lines deleted...]
-    </w:p>
+      2) алушы тұрақты тұру үшін Арыс қаласының аумағынан тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z36" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z37" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 3) тармақшасы осы қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z38" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z39" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - Түркістан облысы Арыс қалалық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z140" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z141" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру және әлеуметтік көмек көрсету мемлекеттік корпорация арқылы төлеу процесіне бастама жасау Үлгілік қағиданың 26-33 тармақтарымен анықталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3447,231 +4355,249 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешімнің 2-қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Арыс қалалық мәслихатының күші жойылған  кейбір шешімдерінің тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+        <w:t xml:space="preserve"> Арыс қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Арыс қалалық мәслихатының "Арыс қалалық мәслихатының 2016 жылғы 29 қыркүйектегі № 6/33-VІ "Арыс қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидасын бекіту туралы" шешіміне өзгеріс пен толықтыру енгізу туралы" 2018 жылғы 24 желтоқсандағы № 30/213-VI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешiмi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтiк құқықтық актiлердi мемлекеттiк тiркеу тiзiлiмiнде № 4878 болып тiркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z9" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Арыс қалалық мәслихатының "Арыс қаласының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидасын бекіту туралы" 2023 жылғы 28 қыркүйектегі №8/51-VІІІ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтiк құқықтық актiлердi мемлекеттiк тiркеу тiзiлiмiнде № 6368-13 болып тiркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z10" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Арыс қалалық мәслихатының "Арыс қалалық мәслихатының 2023 жылғы 28 қыркүйектегі №8/51-VІІІ "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" 2024 жылғы 1 қазандағы №22/135-VІІІ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6604-13 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3997,31 +4923,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>