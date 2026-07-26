--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d0f431" w14:textId="2d0f431">
+    <w:p w14:paraId="3426916" w14:textId="3426916">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>