--- v0 (2025-10-15)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cfc4983" w14:textId="cfc4983">
+    <w:p w14:paraId="0c52e5b" w14:textId="0c52e5b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Арыс қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Арыс қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидасын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Түркістан облысы Арыс қалалық мәслихатының 2024 жылғы 20 наурыздағы № 16/101-VІІІ шешiмi. Түркістан облысының Әдiлет департаментiнде 2024 жылғы 28 наурызда № 6497-13 болып тiркелдi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Түркістан облысы Арыс қалалық мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/256-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,151 +212,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы "Тұрғын үй көмегін беру қағидаларын бекіту туралы" №117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқық актілерді мемлекеттік тіркеу тізілімінде №33763 болып тіркелген) сәйкес, Арыс қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Арыс қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+        <w:t xml:space="preserve"> сәйкес Арыс қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы айқындалсын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Түркістан облысы Арыс қалалық мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/256-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Арыс қалалық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -513,108 +609,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 20 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ №16/101-VІІІ шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Арыс қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+        <w:t xml:space="preserve"> Арыс қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Түркістан облысы Арыс қалалық мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/256-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегін тағайындау "Арыс қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және Арыс қаласында тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызметті алушылар), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -643,306 +775,488 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан Арыс қаласының "Жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі 10 (он) пайыз мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - Түркістан облысы Арыс қалалық мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/256-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тұрғын үй көмегі көрсетілетін қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Көрсетілетін қызметті алушы (немесе оның сенімхатқа, заңдарға, сот шешіміне не әкімшілік құжатқа негізделген өкілі) тұрғын үй көмегін тағайындау үшін Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы №117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Тұрғын үй көмегін көрсету қағидаларында (бұдан әрі – Қағидалар) көзделген құжаттарды ұсына отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясына (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "электрондық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Түркістан облысы Арыс қалалық мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/256-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Тұрғын үй көмегін тағайындау" мемлекеттік қызметін көрсету, оны көрсетуден бас тартуды негіздеу талаптарының тізбесі Қағидаларда көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының жиынтық кірісін Қағидаларда айқындалған тәртіппен есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - Түркістан облысы Арыс қалалық мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/256-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған Арыс қаласының бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1008,242 +1322,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 20 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ №16/101-VІІІ шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арыс қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Арыс қалалық мәслихатының 2021 жылғы 27 сәуірдегі № 6/27-VІІ "Арыс қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6214 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Арыс қалалық мәслихатының 2022 жылғы 2 желтоқсандағы № 30/158-VІІ "Арыс қалалық мәслихатының 2021 жылғы 27 сәуірдегі № 6/27-VІІ "Арыс қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау турал" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №31062 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Арыс қалалық мәслихатының 2023 жылғы 28 қыркүйектегі № 8/50-VІІІ "Арыс қалалық мәслихатының 2021 жылғы 27 сәуірдегі № 6/27-VІІ "Арыс қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау турал" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №6366-13 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1569,31 +1883,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>