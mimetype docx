--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="255cd5f" w14:textId="255cd5f">
+    <w:p w14:paraId="9a1d418" w14:textId="9a1d418">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Тимирязев ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Солтүстік Қазақстан облысы Тимирязев ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын айқындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 2024 жылғы 17 мамырдағы № 16/19 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2024 жылғы 28 мамырда № 7757-15 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -232,54 +270,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысы Тимирязев ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысы Тимирязев ауданында тұрғын үй көмегін көрсетудің мөлшері мен ережесі айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 10.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -661,54 +761,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 16/19 шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тимирязев ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тимирязев ауданында тұрғын үй көмегін көрсетудің мөлшері мен ережелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшасының тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -837,54 +975,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының белгілеген шекті жол берілетін көрсетілетін қызметті алушының жиынтық табысының 5 (бес) пайызы мөлшерінде деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушы жиынтық табысының 5 (бес) пайызы мөлшерінде деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 10.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үй көмегін тағайындау кезінде пайдалы алаңы бір адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес мөлшерде, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес алаң нормасы қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -899,70 +1099,252 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсетудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тұрғын үй көмегі ағымдағы тоқсанда құжаттарды тапсыру уақытына қарамастан өткен тоқсанның жиынтық табысы бойынша және көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес тоқсанына бір рет тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4-1. Көрсетілетін қызметті беруші тұрғын үй көмегін көрсетудің мөлшерін "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) Тұрғын үй көмегін көрсету қағидаларының (бұдан әрі – Қағидалар) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 4-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 10.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 бұйрығымен бекітілген Тұрғын үй көмегін беру қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес есептеледі.</w:t>
+      5. 5. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші Қағидаларға сәйкес тұрғын үй көмегін тағайындауға өтініш берген тоқсанның алдындағы тоқсанға есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Тимирязев ауданы мәслихатының 10.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің жоғарылауына өтемақы төлеу Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларын айқындау және бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2403,55 +2785,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2777,31 +3159,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>