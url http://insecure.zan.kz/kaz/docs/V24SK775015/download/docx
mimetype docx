--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="87a4d21" w14:textId="87a4d21">
+    <w:p w14:paraId="50b7204" w14:textId="50b7204">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Тайынша ауданында тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2024 жылғы 19 сәуірдегі № 151/13 шешiмi. Солтүстік Қазақстан облысының Әділет департаментінде 2024 жылғы 29 сәуірде № 7750-15 болып тiркелдi</w:t>
+        <w:t>Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2024 жылғы 19 сәуірдегі № 151/13 шешiмi. Солтүстік Қазақстан облысының Әділет департаментінде 2024 жылғы 29 сәуірде № 7750-15 болып тiркелдi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 97-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -191,72 +191,112 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3763 болып тіркелген), Солтүстік Қазақстан облысы Тайынша ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы шешімнің 1-қосымшасына сәйкес Солтүстік Қазақстан облысы Тайынша ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысы Тайынша ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Осы шешімнің 2-қосымшасына сәйкес Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
+        <w:t xml:space="preserve">
+      2. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
@@ -666,1350 +706,479 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Солтүстік Қазақстан облысы Тайынша ауданында тұрғын үй көмегін көрсету мөлшері мен қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkStart w:name="z90" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 482/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z91" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+        <w:t xml:space="preserve"> 1 бөлім. Жалпы бөлім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z92" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Солтүстік Қазақстан облысы Тайынша ауданында тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+      1. Тұрғын үй көмегі Қазақстан Республикасының аумағында жалғыз тұрғын үй ретінде меншік құқығында тұрған тұрғын үйде тұрақты тіркелген, Тайынша ауданында тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан қызмет алушы), сондай-ақ мемлекеттік тұрғын үй қорынан тұрғын үйді және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді жалдаушыларға (қосымша жалдаушыларға) жергілікті бюджет қаражаты есебінен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z93" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+      ағымдағы және жинақтаушы жарналар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z94" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z95" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z96" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушылар тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың сомасы ретінде айқындалады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z97" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тұрғын үй көмегін тағайындау "Солтүстік Қазақстан облысы Тайынша ауданы жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+      2. Тұрғын үй көмегінің тағайындалуы "Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесімен (бұдан әрі-қызмет беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z98" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+        <w:t xml:space="preserve"> 2 бөлім. Тұрғын үй көмегін көрсету мөлшері мен тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z99" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қызмет алушының жиынтық табысын қызмет беруші Қазақстан Республикасы өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін ұсыну қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының белгілеген шекті жол берілетін көрсетілетін қызметті алушының отбасының (азаматтың) жиынтық табысының 5 (бес) пайызы мөлшерінде деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін, шығыстарды төлеу сомасы мен қызмет алушының осы мақсаттарға жұмсайтын белгілеген шекті жол берілетін шығыстарының 5 (бес) пайыз мөлшерінде деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z100" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшері қызмет берушімен Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрғын үй көмегін тағайындау кезінде пайдалы алаңы бір адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес мөлшерде, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес алаң нормасы қабылданады.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+      5. Қызмет алушы (не сенімхатқа, заңнамаға, сот шешіміне немесе әкімшілік актісіне негізделген өкілеттік бойынша оның өкілі) тоқсанына бір рет Мемлекеттік корпорацияға немесе "электрондық үкіметтің" веб-порталына тұрғын үй көмегін тағайындау үшін жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z101" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі ағымдағы тоқсанда құжаттарды тапсыру уақытына қарамастан өткен тоқсанның жиынтық табысы бойынша және көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес тоқсанына бір рет тағайындалады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+      Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау мерзімі немесе Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап немесе "электрондық үкімет" веб-порталы арқылы бас тарту туралы дәлелді жауап 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z16" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 бұйрығымен бекітілген Тұрғын үй көмегін беру қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) сәйкес тәртіппен есептеледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+      6. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық табысы және коммуналдық қызметтерге арналған шығыстар өткен тоқсан үшін есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z17" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295/НҚ бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес белгіленеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+      7. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде шығыстар сметасына және қызмет алушыға бюджет қаражаты есебінен коммуналдық қызметтерді төлеуге арналған шоттарға сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге берілетін ай сайынғы жарналар туралы өнім берушілер ұсынған шоттар бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z18" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Тұрғын үй көмегін тағайындау үшін қызмет алушы (немесе нотариалды куәландырылған сенімхат бойынша оның өкілі) "Азаматтарға арналған үкімет" мемлекеттік корпорациясына коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) және/немесе "электрондық үкімет" веб – порталына мынадай құжаттарды ұсына отырып жүгінеді:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+      8. Қызмет алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудандық бюджетте көзделген қаражат шегінде жүзеге асырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z19" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Мемлекеттік корпорацияға:</w:t>
-[...400 lines deleted...]
-      жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жергілікті атқарушы орган берген жалдау ақысының мөлшері туралы шоттың электрондық көшірмесі.</w:t>
+      9. Қызмет алушыға тұрғын үй көмегін төлеуді қызмет беруші екінші деңгейдегі банктер арқылы есептелген сомаларды қызмет алушылардың жеке шоттарына аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...580 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2244,342 +1413,342 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="46"/>
+    <w:bookmarkStart w:name="z80" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданының күші жойылған кейбір шешімдерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z81" w:id="47"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z81" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының "Солтүстік Қазақстан облысы Тайынша ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" 2016 жылғы 28 қазандағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3938 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z82" w:id="48"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z82" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының "Солтүстік Қазақстан облысы Тайынша ауданының аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің тәртібін және мөлшерін айқындау туралы" Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2016 жылғы 28 қазандағы № 30 шешіміне өзгерістер енгізу туралы" 2017 жылғы 2 маусымдағы № 91 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4235 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z83" w:id="49"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z83" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының "Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2016 жылғы 28 қазандағы № 30 "Солтүстік Қазақстан облысы Тайынша ауданы аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2019 жылғы 25 желтоқсандағы № 307 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде№ 5784 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z84" w:id="50"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z84" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының "Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2016 жылғы 28 қазандағы № 30 "Солтүстік Қазақстан облысы Тайынша ауданының аз қамтылған отбасыларына (азаматтарына) тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" 2020 жылғы 18 наурыздағы № 337 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді тіркеу мемлекеттік тізілімінде № 6105 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z85" w:id="51"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z85" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының "Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2016 жылғы 28 қазанындағы № 30 "Солтүстік Қазақстан облысы Тайынша ауданының аз қамтылған отбасыларына (азаматтарына) тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" 2021 жылғы 15 қаңтардағы № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7103 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z86" w:id="52"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z86" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының "Солтүстік Қазақстан облысы Тайынша ауданы мәслихатының 2016 жылғы 28 қазандағы № 30 "Солтүстік Қазақстан облысы Тайынша ауданының аз қамтылған отбасыларына (азаматтарына) тұрғын үй көмегін көрсету мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" 2023 жылғы 13 қарашадағы № 85 шешімі (Нормативтік құқықтық актілерді тіркеу мемлекеттік тізілімінде № 7627-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2905,31 +2074,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>