--- v0 (2025-12-28)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f81a030" w14:textId="f81a030">
+    <w:p w14:paraId="96e0caf" w14:textId="96e0caf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Жамбыл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Солтүстік Қазақстан облысы Жамбыл ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын айқындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2024 жылғы 27 наурыздағы № 16/4 шешімі. Солтүстік Қазақстан облысы Әділет департаментінде 2024 жылы 28 наурызда № 7730-15 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -192,54 +230,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Солтүстік Қазақстан облысы Жамбыл ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы шешімнің 1-қосымшасына сәйкес Солтүстік Қазақстан облысы Жамбыл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+      1. Солтүстік Қазақстан облысы Жамбыл ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары осы шешімнің 1-қосымшасына сәйкес бекітілсін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің 2-қосымшасына сәйкес Жамбыл аудан мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -581,51 +681,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 27 наурыздағы № 16/4</w:t>
+              <w:t>2024 жылғы 27 наурыздағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -646,1266 +746,475 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>№ 16/4 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkStart w:name="z26" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Жамбыл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Жамбыл ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
-[...15 lines deleted...]
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Солтүстік Қазақстан облысы Жамбыл ауданында тұратын, жалғыз тұрғынжайы ретінде Қазақстан Республикасының аумағында меншік құқығында тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға): </w:t>
+    <w:bookmarkStart w:name="z28" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, Солтүстік Қазақстан облысы Жамбыл ауданының аз қамтылған отбасыларына (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z29" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      ағымдағы және жинақтау жарналарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға;</w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушылар тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың сомасы ретінде айқындалады.</w:t>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkStart w:name="z33" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегін тағайындау "Солтүстік Қазақстан облысы Жамбыл ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
+    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының белгілеген шекті жол берілетін көрсетілетін қызметті алушы жиынтық табысының 5 (бес) пайызы мөлшерінде деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының белгілеген шекті жол берілетін көрсетілетін қызметті алушы жиынтық табысының 5 (бес) пайызы мөлшерінде деңгейінің арасындағы айырма ретінде айқындалады. </w:t>
-[...19 lines deleted...]
-      Тұрғын үй көмегін тағайындау кезінде пайдалы алаңы бір адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес мөлшерде, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес аудан нормасы қабылданады.</w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) бекітілген Тұрғын үй көмегін көрсету қағидаларының 4-1-тармағына (бұдан әрі – Қағидалар) сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тұрғын үй көмегі ағымдағы тоқсанда құжаттарды тапсыру уақытына қарамастан өткен тоқсанның жиынтық табысы бойынша және көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес тоқсанына бір рет тағайындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсан үшін Қағидаларда айқындалған тәртіппен есептейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсан үшін "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) айқындалған тәртіппен есептейді.</w:t>
+      6. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің өсуіне өтемақы төлеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифролық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295/НҚ бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифролық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295 Н/Қ бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес белгіленеді.</w:t>
+      7. Көрсетілетін қызметті алушыларға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына аудару жолымен жүзеге асырады. Шоттарға ақша аударуды көрсетілетін қызметті алушы өткен ай үшін ай сайын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...916 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2140,202 +1449,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z79" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2022 жылғы 16 қарашадағы № 20/3 "Жамбыл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30574 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z80" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2023 жылғы 11 тамыздағы № 6/7 "Солтүстік Қазақстан облысы Жамбыл ауданы мәслихатының 2022 жылғы 16 қарашадағы № 20/3 "Жамбыл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7568-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2661,31 +1970,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>