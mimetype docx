--- v0 (2025-11-11)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fe209d" w14:textId="8fe209d">
+    <w:p w14:paraId="2a9b9b6" w14:textId="2a9b9b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2024 жылғы 1 наурыздағы № 14/219 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2024 жылғы 6 наурызда № 7704-15 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. Тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабы 1 тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -154,152 +166,181 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 97- бабы 5 тармағына, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Солтүстік Қазақстан облысы Есіл ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.  Осы шешімнің 1 - қосымшасына сәйкес Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары айқындалсын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 - қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -394,50 +435,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Туткушев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -737,1362 +799,1691 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. Тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсетудің тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Солтүстік Қазақстан облысы Есіл ауданында тұратын, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Тұрғын үй көмегін тағайындауды "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...597 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z22" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="27"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="39"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Тұрғын үй көмегін төлеу</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.  Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының белгілеген шекті жол берілетін көрсетілетін қызметті алушының жиынтық табысының 5 (бес) пайызы мөлшерінде деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 3-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші мынадай нормалар шегінде есептейді:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұтынушылар үшін газбен жабдықтау жөніндегі коммуналдық қызметті тұтыну нормалары бір адамға он бес текше метрден аспайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) табиғи монополиялар саласындағы қызметті реттейтін өңірлік уәкілетті орган белгілеген нормаларға сәйкес тұтынушы үшін электрмен жабдықтау қызметін тұтыну нормалары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұтынушы үшін сумен жабдықтау және (немесе) су бұру қызметтерінің нормалары:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір адамға төрт текше метрден аспайтын суық су;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір адамға екі текше метрден аспайтын ыстық су;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тұтынушыларға арналған жылумен жабдықтау қызметін тұтыну нормалары бір адамға айына нөл бүтін жиырма бес мың гигакалориядан аспайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қатты тұрмыстық қалдықтарды жинау және әкету (қоқыс шығару) бір адамға алты жүз елу теңгеден аспайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лифттерге қызмет көрсету бір пәтерге мың үш жүз теңгеден аспайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) телекоммуникация желісіне қосылған телефон үшін абоненттік төлемді ұлғайту бөлігінде байланыс қызметтері бір абонент үшін мың үш жүз тоқсан тоғыз теңгеден аспайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге бір шаршы метр үшін алпыс теңгеден аспайтын шығыстар;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік тұрғын үй қорынан тұрғын үйді пайдаланғаны үшін жалдау ақысы бір шаршы метр үшін жүз жиырма теңгеден аспайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бір адамға арналған шаршы нормасы бір адамға он сегіз шаршы метр пайдалы алаң, бірақ жалғыз тұратын адам үшін нақты алынатын алаң отыз шаршы метрден аспайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 1-қосымша 3-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z25" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсетудің тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="42"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      13. Көрсетілетін қызметті алушылар он жұмыс күні ішінде көрсетілетін қызметті берушіні өз тұрғын үйінің меншік нысанының, отбасы құрамының, оның жиынтық табысы мен мәртебесінің кез келген өзгерістері туралы хабардар етеді.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Тұрғын үй көмегі ағымдағы тоқсанда құжаттарды тапсыру уақытына қарамастан өткен тоқсанның жиынтық табысы бойынша және кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес тоқсанына бір рет тағайындалады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) бекітілген Тұрғын үй көмегін беру қағидаларына сәйкес есептеледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің жоғарылауына өтемақы төлеу Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларын айқындау және бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Көрсетілетін қызметті алушы немесе нотариалдық куәландырылған сенімхат бойынша оның өкілі тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының филиалына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына мынадай құжаттарды ұсына отырып жүгінуге құқылы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияға:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың 1-қосымшасына сәйкес нысан бойынша өтініш;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (түпнұсқасы жеке басын сәйкестендіру үшін ұсынылады);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасының табысын растайтын құжаттар (тиісті мемлекеттік ақпараттық жүйелерден алынатын мәліметтерді қоспағанда);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс орнынан анықтама немесе жұмыссыз тұлға ретінде тіркелгені туралы анықтама (тиісті мемлекеттік ақпараттық жүйелерден алынатын мәліметтерді қоспағанда);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балаларға және басқа да асырауындағы адамдарға алименттер туралы мәліметтер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      банктік шоты; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үйді (тұрғын ғимаратты) күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттар;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді тұтыну шоттары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телекоммуникация қызметтері үшін түбіртек-шот немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шот;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "электрондық үкімет" веб-порталына:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сауалы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасының табысын растайтын құжаттардың электрондық көшірмесі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс орнынан анықтаманың электрондық көшірмесі немесе жұмыссыз адам ретінде тіркелгені туралы анықтама;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балаларға және басқа да асырауындағы адамдарға алимент туралы мәліметтердің электрондық көшірмесі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік шоттың электрондық көшірмесі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үйді (тұрғын ғимаратты) күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттың электрондық көшірмесі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді тұтыну шотының электрондық көшірмесі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телекоммуникация қызметтері үшін түбіртек-шоттың электрондық көшірмесі немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шоттың электрондық көшірмесі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы тармақта көзделмеген құжаттарды талап етуге жол берілмейді. Меншік құқығында оларға тиесілі тұрғын үйдің (Қазақстан Республикасы бойынша) болуы немесе болмауы туралы мәліметтерді қызметті беруші ақпараттық жүйелер арқылы алады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қайта жүгінген кезде көрсетілетін қызметті алушы (немесе нотариалды куәландырылған сенімхат бойынша оның өкілі) Қағидалардың 11-тармағында көзделгенді қоспағанда, жүгінгенге дейін өткен тоқсан үшін отбасының табысы туралы растайтын құжаттарды және коммуналдық шығыстарға арналған шоттарды ғана ұсынады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік корпорация арқылы құжаттарды қабылдау кезінде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат беріледі. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" тұрғын үй көмегін тағайындау туралы өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталынан құжаттардың толық топтамасын алған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тұрғын үй көмегін тағайындау туралы шешімді немесе қызмет көрсетуден бас тарту туралы дәлелді жауапты көрсетілетін қызметті беруші қабылдайды. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғын үй көмегін тағайындау туралы хабарлама немесе тағайындаудан бас тарту туралы дәлелді жауап Мемлекеттік корпорацияға немесе "жеке кабинетке" электрондық құжат түрінде жіберіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27/413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 73-бабына сәйкес тұрғын үй көмегін тағайындаудан бас тарту үшін негіздер анықталған жағдайда көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша пікірін білдіру мүмкіндігі үшін тыңдау өткізу уақыты мен орны (тәсілі) туралы хабарлайды. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тыңдау туралы хабарлама мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға электрондық құжат нысанында немесе қағаз жеткізгіште көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сы қойылған оң нәтиже немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсетуден мынадай негіздер бойынша бас тартады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмесе;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) көрсетілетін қызметті алушыға қатысты көрсетілетін қызметті алушыны мемлекеттік қызметті алуға байланысты арнайы құқығынан айыратын соттың заңды күшіне енген шешімі болса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы тұрғын үй көмегін көрсетуден бас тарту себептерін жойған жағдайда, көрсетілетін қызметті алушы белгіленген тәртіппен мемлекеттік қызметті алу үшін қайта жүгіне алады, тұрғын үй көмегін көрсетуден бас тарту қайта жүгінуге кедергі болмайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Тұрғын үй көмегінің артық немесе негізсіз алынған сомаларын көрсетілген қызметті алушы ерікті түрде, ал бас тартқан жағдайда заңнамада белгіленген тәртіппен қайтаруы тиіс.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z74" w:id="43"/>
+    <w:bookmarkStart w:name="z70" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Көрсетілетін қызметті алушылар заңнамада белгіленген тәртіппен ұсынылған мәліметтердің дұрыстығына жауапты болады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Тұрғын үй көмегін төлеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z75" w:id="44"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының тұрғын үй көмегін тағайындауға қатысты шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі ҚР ӘРПК-ның 91-бабына және Қағидалардың 50-тармағына сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Көрсетілетін қызметті алушыларға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына аудару жолымен жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шоттарға ақшалай сомаларды аудару көрсетілетін қызметті берушімен ай сайын өткен айға жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27/413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Көрсетілетін қызметті алушылар он жұмыс күні ішінде көрсетілетін қызметті берушіні өз тұрғын үйінің меншік нысанының, отбасы құрамының, оның жиынтық табысы мен мәртебесінің кез келген өзгерістері туралы хабардар етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 13-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының тұрғын үй көмегін тағайындауға қатысты шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі ҚР ӘРПК-ның 91-бабына және Қағидалардың 50-тармағына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2392,242 +2783,271 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="45"/>
+    <w:bookmarkStart w:name="z81" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы мәслихатының күшін жойған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z82" w:id="46"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 1 ақпандағы № 2/9 "Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау және Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп тану туралы" </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 1 ақпандағы № 2/9 "Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау және Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп тану туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7112 болып тіркелген).</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2023 жылғы 10 мамырдағы № 4/59 "Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 1 ақпандағы № 2/9 "Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау және Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп тану туралы" шешіміне өзгеріс енгізу туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешімі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7501-15 болып тіркелген).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2023 жылғы 5 қазандағы № 9/99 "Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 1 ақпандағы № 2/9 "Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау және Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп тану туралы" шешіміне өзгеріс енгізу туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешімі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7593-15 болып тіркелген).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2953,31 +3373,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>