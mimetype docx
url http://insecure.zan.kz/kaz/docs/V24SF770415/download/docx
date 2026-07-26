--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a9b9b6" w14:textId="2a9b9b6">
+    <w:p w14:paraId="a2c9887" w14:textId="a2c9887">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,72 +93,77 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2024 жылғы 1 наурыздағы № 14/219 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2024 жылғы 6 наурызда № 7704-15 болып тіркелді</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2024 жылғы 1 наурыздағы № 14/219 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2024 жылғы 6 наурызда № 7704-15 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Ескерту. Тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>
+      Ескерту. Тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6-бабы 1 тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -166,181 +171,173 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 97- бабы 5 тармағына, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес, Солтүстік Қазақстан облысы Есіл ауданының мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.  Осы шешімнің 1 - қосымшасына сәйкес Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары айқындалсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 1-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">2. Осы шешімнің </w:t>
+      2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 - қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -435,71 +432,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Туткушев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -799,1691 +775,1566 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="0"/>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту. Тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Солтүстік Қазақстан облысы Есіл ауданында тұратын, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындауды "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.  Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының белгілеген шекті жол берілетін көрсетілетін қызметті алушының жиынтық табысының 5 (бес) пайызы мөлшерінде деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Ескерту. Тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t>      Ескерту. 3-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағидалар) бекітілген Тұрғын үй көмегін беру қағидаларының 4-1 тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-қосымша 3-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/587</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсетудің тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі ағымдағы тоқсанда құжаттарды тапсыру уақытына қарамастан өткен тоқсанның жиынтық табысы бойынша және кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес тоқсанына бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға қағидаларға сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Солтүстік Қазақстан облысы Есіл ауданында тұратын, жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/587</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...529 lines deleted...]
-      </w:r>
+      6. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің жоғарылауына өтемақы төлеу Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларын айқындау және бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушы немесе нотариалдық куәландырылған сенімхат бойынша оның өкілі тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының филиалына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына мынадай құжаттарды ұсына отырып жүгінуге құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияға:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың 1-қосымшасына сәйкес нысан бойынша өтініш;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушінің жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (түпнұсқасы жеке басын сәйкестендіру үшін ұсынылады);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отбасының табысын растайтын құжаттар (тиісті мемлекеттік ақпараттық жүйелерден алынатын мәліметтерді қоспағанда);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыс орнынан анықтама немесе жұмыссыз тұлға ретінде тіркелгені туралы анықтама (тиісті мемлекеттік ақпараттық жүйелерден алынатын мәліметтерді қоспағанда);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       балаларға және басқа да асырауындағы адамдарға алименттер туралы мәліметтер;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       банктік шоты; </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үйді (тұрғын ғимаратты) күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді тұтыну шоттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телекоммуникация қызметтері үшін түбіртек-шот немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шот;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "электрондық үкімет" веб-порталына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сауалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасының табысын растайтын құжаттардың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс орнынан анықтаманың электрондық көшірмесі немесе жұмыссыз адам ретінде тіркелгені туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балаларға және басқа да асырауындағы адамдарға алимент туралы мәліметтердің электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік шоттың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үйді (тұрғын ғимаратты) күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді тұтыну шотының электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телекоммуникация қызметтері үшін түбіртек-шоттың электрондық көшірмесі немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шоттың электрондық көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көзделмеген құжаттарды талап етуге жол берілмейді. Меншік құқығында оларға тиесілі тұрғын үйдің (Қазақстан Республикасы бойынша) болуы немесе болмауы туралы мәліметтерді қызметті беруші ақпараттық жүйелер арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта жүгінген кезде көрсетілетін қызметті алушы (немесе нотариалды куәландырылған сенімхат бойынша оның өкілі) Қағидалардың 11-тармағында көзделгенді қоспағанда, жүгінгенге дейін өткен тоқсан үшін отбасының табысы туралы растайтын құжаттарды және коммуналдық шығыстарға арналған шоттарды ғана ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорация арқылы құжаттарды қабылдау кезінде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" тұрғын үй көмегін тағайындау туралы өтініштің қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталынан құжаттардың толық топтамасын алған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегін тағайындау туралы шешімді немесе қызмет көрсетуден бас тарту туралы дәлелді жауапты көрсетілетін қызметті беруші қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегін тағайындау туралы хабарлама немесе тағайындаудан бас тарту туралы дәлелді жауап Мемлекеттік корпорацияға немесе "жеке кабинетке" электрондық құжат түрінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27/413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тұрғын үйді (тұрғын ғимаратты) күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттар;</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 73-бабына сәйкес тұрғын үй көмегін тағайындаудан бас тарту үшін негіздер анықталған жағдайда көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша пікірін білдіру мүмкіндігі үшін тыңдау өткізу уақыты мен орны (тәсілі) туралы хабарлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z59" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау туралы хабарлама мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z60" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z61" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға электрондық құжат нысанында немесе қағаз жеткізгіште көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сы қойылған оң нәтиже немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z62" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсетуден мынадай негіздер бойынша бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z63" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z64" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмесе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z65" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z66" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыға қатысты көрсетілетін қызметті алушыны мемлекеттік қызметті алуға байланысты арнайы құқығынан айыратын соттың заңды күшіне енген шешімі болса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z67" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тұрғын үй көмегін көрсетуден бас тарту себептерін жойған жағдайда, көрсетілетін қызметті алушы белгіленген тәртіппен мемлекеттік қызметті алу үшін қайта жүгіне алады, тұрғын үй көмегін көрсетуден бас тарту қайта жүгінуге кедергі болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z68" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушыға тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z69" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тұрғын үй көмегінің артық немесе негізсіз алынған сомаларын көрсетілген қызметті алушы ерікті түрде, ал бас тартқан жағдайда заңнамада белгіленген тәртіппен қайтаруы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z70" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Тұрғын үй көмегін төлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z71" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті алушыларға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына аудару жолымен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоттарға ақшалай сомаларды аудару көрсетілетін қызметті берушімен ай сайын өткен айға жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 05.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27/413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      коммуналдық қызметтерді тұтыну шоттары;</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті алушылар он жұмыс күні ішінде көрсетілетін қызметті берушіні өз тұрғын үйінің меншік нысанының, отбасы құрамының, оның жиынтық табысы мен мәртебесінің кез келген өзгерістері туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 13-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 28.11.2025 № 35/528 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      телекоммуникация қызметтері үшін түбіртек-шот немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
-[...334 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...530 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының тұрғын үй көмегін тағайындауға қатысты шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі ҚР ӘРПК-ның 91-бабына және Қағидалардың 50-тармағына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2783,271 +2634,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="5"/>
+    <w:bookmarkStart w:name="z81" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы мәслихатының күшін жойған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">1. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 1 ақпандағы № 2/9 "Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау және Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп тану туралы" </w:t>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z82" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 1 ақпандағы № 2/9 "Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау және Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп тану туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7112 болып тіркелген).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z83" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2023 жылғы 10 мамырдағы № 4/59 "Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 1 ақпандағы № 2/9 "Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау және Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп тану туралы" шешіміне өзгеріс енгізу туралы" </w:t>
+      2. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2023 жылғы 10 мамырдағы № 4/59 "Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 1 ақпандағы № 2/9 "Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау және Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп тану туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7501-15 болып тіркелген).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z84" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">3. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2023 жылғы 5 қазандағы № 9/99 "Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 1 ақпандағы № 2/9 "Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау және Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп тану туралы" шешіміне өзгеріс енгізу туралы" </w:t>
+      3. Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2023 жылғы 5 қазандағы № 9/99 "Солтүстік Қазақстан облысы Есіл ауданы мәслихатының 2021 жылғы 1 ақпандағы № 2/9 "Солтүстік Қазақстан облысы Есіл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау және Солтүстік Қазақстан облысы Есіл ауданы мәслихатының кейбір шешімдерінің күші жойылды деп тану туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7593-15 болып тіркелген).</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>