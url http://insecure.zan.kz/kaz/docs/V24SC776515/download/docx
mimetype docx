--- v0 (2025-12-22)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f034c42" w14:textId="f034c42">
+    <w:p w14:paraId="bb4c969" w14:textId="bb4c969">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Айыртау ауданының аумағында сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Айыртау ауданы әкімінің 2024 жылғы 11 маусымдағы № 5 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2024 жылғы 18 маусымда № 7765-15 болып тіркелді</w:t>
+        <w:t>Солтүстік Қазақстан облысы Айыртау ауданы әкімінің 2024 жылғы 11 маусымдағы № 5 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2024 жылғы 18 маусымда № 7765-15 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сайлау туралы" Қазақстан Республикасының Конституциялық Заңының 23-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -726,120 +726,165 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 5 шешіміне 1 қосымша</w:t>
+              <w:t>№ 5 шешіміне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Айыртау ауданының аумағында сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау ауданы әкімінің 22.04.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Айыртау ауданы әкімінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 28/3</w:t>
-[...19 lines deleted...]
-        <w:t>№ 31</w:t>
+        <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледi) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1086,87 +1131,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Айыртау орта мектебі" коммуналдық мемлекеттік мекемесі, Айыртау ауылы, Центральная көшесі, 9 А</w:t>
-[...35 lines deleted...]
-Айыртау ауылы, "Шалқар су" санаторийі</w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Айыртау орта мектебі" коммуналдық мемлекеттік мекемесі, Айыртау ауылы, Центральная көшесі, 9 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Айыртау ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1235,107 +1280,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік кәсіпорны "Айыртау орталық аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны (келісім бойынша), Саумалкөл ауылы, Хаиров көшесі, 1</w:t>
-[...36 lines deleted...]
-Орловка, Қопа ауылы,</w:t>
+"Солтүстік Қазақстан облысы әкімдігінің Денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесі "Айыртау аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны (келісім бойынша), Саумалкөл ауылы, Хаиров көшесі, 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Саумалкөл ауылы: Молодежная, Дружба, Совхозная, Центральная, Березовая, Хаиров көшелерің үй нөмірлері 1-ден 100-ге дейін, Тенистая, Светлая, М.Горький Дмитриев, Чепрасов, Зеленая көшелері, "Бәйтерек" шағын ауданы, </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саумалкөл ауылы: Молодежная, Дружба, Совхозная, Центральная, Березовая, Хаиров көшелерің үй нөмірлері 1-ден 100-ге дейін, Тенистая, Светлая, "Бәйтерек" шағын ауданы, М.Горький көшелері</w:t>
+Орловка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1404,51 +1449,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Воскресеновка орталау мектебі" коммуналдық мемлекеттік мекемесі Солтүстік Қазақстан облысы", Баянтай ауылы, Центральная көшесі, 3</w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Воскресеновка орталау мектебі" коммуналдық мемлекеттік мекемесі, Баянтай ауылы, Центральная көшесі, 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1589,51 +1634,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Айыртауское ауылы</w:t>
+Айыртауское ауылы, Междуозерное ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1737,52 +1782,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Елецкое ауылы, Колесниковка ауылы, Междуозерное ауылы</w:t>
+              <w:t xml:space="preserve">
+Елецкое ауылы, Колесниковка ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1872,96 +1917,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан облысы Айыртау әкімдігінің "Айыртау аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны, Саумалкөл ауылы, Ақан Сері көшесі, 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="10"/>
-[...15 lines deleted...]
-Бәйкен Әшімов көшесі, 1, 1А, 2, 3, 5, 7, 8, 10, 12, 13,13Д,13Б, 14, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 31, 32, 36, 38, 40, 42, 44, 50 үй нөмірлері;</w:t>
+          <w:bookmarkStart w:name="z26" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саумалкөл ауылы: Бәйкен Әшімов көшесі, 1, 1А, 2, 3, 5, 7, 8, 10, 12, 13,13Д,13Б, 14, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 29, 31, 32, 36, 38, 40, 42, 44, 50 үй нөмірлері;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ш. Уәлиханов, Л. Чайкина, Конституция, Кенесары, Ақан Сері көшелері, М. Янко көшесі , 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 28, 30, 32, 34, 37, 38А,39, 41, 43, 44, 45, 49, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 107, 108, 109, 110, 111, 113, 114, 117, 119, 121, 123, 125, 126, 127, 129 үй нөмірлері; Орынбай, Учительская, Лермонтов, Некрасов, Матросов, Құсайынов, Ементаев, Кенжетаев, Сыздықов, Жәпек батыр, Кәкімбек Салықов, Т.Боқанов көшелері, Хаиров көшелерің үй нөмірлері 101-ден 127-ге дейін;</w:t>
+              <w:t>Ш. Уәлиханов, Л. Чайкина, Конституция, Кенесары, Ақан Сері көшелері, М. Янко көшесі , 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, .14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 28, 30, 32, 34, 37, 38А,39, 41, 43, 44, 45, 49, 53, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 107, 108, 109, 110, 111, 113, 114, 117, 119, 121, 123, 125, 126, 127, 129 үй нөмірлері; Орынбай, Учительская, Лермонтов, Некрасов, Матросов, Құсайынов, Ементаев, Кенжетаев, Сыздықов, Жәпек батыр, Кәкімбек Салықов, Т.Боқанов көшелері, Хаиров көшелерің үй нөмірлері 101-ден 127-ге дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Асеев, Жамбыл, Абылай хан көшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2069,51 +2114,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "№2 Саумалкөл мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі Саумалкөл ауылы, МКР көшесі, 20 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="11"/>
+          <w:bookmarkStart w:name="z28" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саумалкөл ауылы:</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2245,72 +2290,72 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ата-анасының қамқорлығынсыз қалған балаларға арналған Айыртау мектеп-интернаты" коммуналдық мемлекеттік мекемесі, Саумалкөл ауылы, Макаренко көшесі, 1</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z26" w:id="12"/>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының арнаулы әлеуметтік қызметке мұқтаж балаларды қолдау орталығы" коммуналдық мемлекеттік мекемесі, Саумалкөл ауылы, Макаренко көшесі, 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саумалкөл ауылы:</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2367,51 +2412,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Желтоқсан көшесі, үй нөмірлері 28-73; Дмитриев, Чепрасов, Зеленая, Литвинов, Чехов, Больничная, Забелкин, Умышев, Макаренко, Ильин, Садовая көшелері;</w:t>
+              <w:t>Желтоқсан көшесі, үй нөмірлері 28-73; Литвинов, Чехов, Больничная, Забелкин, Умышев, Макаренко, Ильин, Садовая көшелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -2547,86 +2592,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесі "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Саумалкөл қазақ орта мектебі" коммуналдық мемлекеттік мекемесі, Саумалкөл ауылы, Бәйкен Әшімов көшесі № 81 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="13"/>
-[...15 lines deleted...]
-Красногорка ауылы, Галицино ауылы, Айыртау әлеуметтік қызмет көрсету орталығы, Саумалкөл ауылы: Бәйкен Әшімов көшесі, үй нөмірлері 56, 58, 60, 62, 66, 68, 70,72;</w:t>
+          <w:bookmarkStart w:name="z35" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саумалкөл ауылы: Бәйкен Әшімов көшесі, үй нөмірлері 56, 58, 60, 62, 66, 68, 70,72;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Строительная, Интернациональная, Элеваторная, Набережная, СПТУ-4, Железнодорожная, Горем-22, Приозерная, ДСУ-75, СМП көшелері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Строительная, Интернациональная, Элеваторная, Набережная, СПТУ-4, Железнодорожная, Горем-22, Приозерная, ДСУ-75, СМП көшелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красногорка ауылы, Галицино ауылы, Айыртау әлеуметтік қызмет көрсету орталығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3327,51 +3400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лавровка ауылы</w:t>
+Лавровка ауылы, Жұмысшы ауылы, Заря ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3404,123 +3477,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№17</w:t>
-[...71 lines deleted...]
-Жұмысшы ауылы, Заря ауылы</w:t>
+№18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Карасевка орта мектебі" коммуналдық мемлекеттік мекемесі, Қамсақты ауылы, Ақан Сері көшесі, 22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қамсақты ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3553,123 +3626,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№18</w:t>
-[...71 lines deleted...]
-Қамсақты ауылы</w:t>
+№19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Қызыл-Әскер орта мектебі" коммуналдық мемлкеттік мекемесі, Құмтөккен ауылы, Орталық көшесі, 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құмтөккен ауылы, Орлиногорское ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3702,123 +3775,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№19</w:t>
-[...71 lines deleted...]
-Құмтөккен ауылы, Орлиногорское ауылы</w:t>
+№20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Өскен негізгі мектебі" коммуналдық мемлекеттік мекемесі, Үкілі Ыбырай ауылы, Ақан Сері көшесі, 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үкілі Ыбырай ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3851,123 +3924,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№20</w:t>
-[...71 lines deleted...]
-Үкілі Ыбырай ауылы</w:t>
+№21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Бірлестік орта мектебі" коммуналдық мемлекеттік мекемесі, Бірлестік ауылы, Байжұман көшесі, 98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлестік ауылы, Светлое ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4000,123 +4073,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№21</w:t>
-[...71 lines deleted...]
-Бірлестік ауылы</w:t>
+№22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Казанка орта мектебі" коммуналдық мемлекеттік мекемесі, Казанка ауылы, Тәуелсіздік көшесі, 47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казанка ауылы, Бұрлық ауылы, Никольское ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4149,123 +4222,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№22</w:t>
-[...71 lines deleted...]
-Казанка ауылы, Бурлукское ауылы, Никольское ауылы</w:t>
+№23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Всеволодовка бастауыш мектебі" коммуналдық мемлекеттік мекемесі, Всеволодовка ауылы, Верхняя көшесі, 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всеволодовка ауылы, Прекрасное ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4298,123 +4371,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№23</w:t>
-[...71 lines deleted...]
-Всеволодовка ауылы, Прекрасное ауылы</w:t>
+№24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Аксеновка орта мектебі" коммуналдық мемлекеттік мекемесі, Аксеновка ауылы, Центральная көшесі, 25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аксеновка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4447,123 +4520,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№24</w:t>
-[...71 lines deleted...]
-Аксеновка ауылы</w:t>
+№25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ақан-Борлық бастауыш мектебі" коммуналдық мемлекеттік мекемесі, Никольское-Бурлукское ауылы, Школьная көшесі, 26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Никольское-Бурлукское ауылы, Янко станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4596,123 +4669,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№25</w:t>
-[...71 lines deleted...]
-Никольское-Бурлукское ауылы, Янко станциясы</w:t>
+№27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Қаратал орта мектебі" коммуналдық мемлекеттік мекемесі, Қаратал ауылы, Мектеп көшесі, 19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратал ауылы, Қоскөл ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4745,123 +4818,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№27</w:t>
-[...71 lines deleted...]
-Қаратал ауылы, Қоскөл ауылы</w:t>
+№29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Шүкірлік негізгі мектебі" коммуналдық мемлекеттік мекемесі, Шүкірлік ауылы, Мектеп көшесі, 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шүкірлік ауылы, Высокое ауылы, Ботай ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4894,123 +4967,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№29</w:t>
-[...71 lines deleted...]
-Шүкірлік ауылы Высокое ауылы, Ботай ауылы</w:t>
+№31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Сырымбет орта мектебі" коммуналдық мемлекеттік мекемесі, Сырымбет ауылы, Школьная көшесі, 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырымбет ауылы, Сулыкөл ауылы, Шоққарағай ауылы, Сарыбұлақ ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5043,123 +5116,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№31</w:t>
-[...71 lines deleted...]
-Сырымбет ауылы</w:t>
+№34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Дауқара орта мектебі" коммуналдық мемлекеттік мекемесі, Даукара ауылы, Наурыз көшесі, 7 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дауқара ауылы, Егіндіағаш ауылы, Шолақөзек ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5192,123 +5265,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№32</w:t>
-[...71 lines deleted...]
-Сулыкөл ауылы</w:t>
+№35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесі "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Қарақамыс негізгі мектебі" коммуналдық мемлекеттік мекемесі, Қарақамыс ауылы, Школьная көшесі, 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақамыс ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5341,123 +5414,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№33</w:t>
-[...71 lines deleted...]
-Шоққарағай ауылы, Сарыбұлақ ауылы</w:t>
+№39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Кирилловка орта мектебі" коммуналдық мемлекеттік мекемесі, Кирилловка ауылы, Абай көшесі, 38 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кирилловка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5490,123 +5563,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№34</w:t>
-[...71 lines deleted...]
-Дауқара ауылы</w:t>
+№40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Кутузовка бастауыш мектебі" коммуналдық мемлекеттік мекемесі, Кутузовка ауылы, Школьная көшесі, 19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кутузовка ауылы, Бұрлық ауылы, Сарытүбек ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5639,123 +5712,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№35</w:t>
-[...71 lines deleted...]
-Қарақамыс ауылы</w:t>
+№41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Каменноброд орта мектебі" коммуналдық мемлекеттік мекемесі, Каменный Брод ауылы, Школьная көшесі, 35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каменный Брод ауылы, Сарысай ауылы, Петропавловка ауылы, Карловка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5788,123 +5861,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№36</w:t>
-[...71 lines deleted...]
-Егіндіағаш ауылы, Шолақөзек ауылы</w:t>
+№44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Арықбалық орта мектебі" коммуналдық мемлекеттік мекемесі, Арықбалық ауылы, Бәйкен Әшімов көшесі, 43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арықбалық ауылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Набережная көшесінің, үй нөмірлері 2, 3, 4, 7, 10, 15, 18, 20, 23, 25, 27, 30, 36;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кузнечная көшесінің үй нөмірлері 7, 8, 10, 12, 13, 16, 20, 23, 24, 30;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нагорный көшесінің үй нөмірлері 1, 2, 3, 4, 5, 7, 9, 10, 14, 17;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сейфуллин, Жұмағали Саин, Песчаная, Бірлік, 30 лет Победы, Ключевой, Достық, Мира, Целинная, Дачная, Лесная, Интернациональная, Энтузиастов, Механизаторов, Молодежная көшелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Горное ауылы, Целинное ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5937,123 +6100,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№38</w:t>
-[...71 lines deleted...]
-Светлое ауылы</w:t>
+№45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы Айыртау ауданы әкімдігінің Айыртау аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының "Арықбалық ауылдық Мәдениет үйі", Арықбалық ауылы, Центральная көшесі, 44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z45" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арықбалық ауылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новая, 40 лет Победы, Юбилейная, Рабочая, Новоселов, Северный, Полевой, Степной, М. Горький, Шоқан Уәлиханов, Николай Нижников, Бәйкен Әшімов, Школьная, Центральная, Конституция, Ералы Мұкашев, Озерная көшелері, Набережная көшесі, үй нөмірлері 38, 40, 42, 45, 46, 47, 48, 49, 50, 51, 53, 54, 56, 60, 61, 62, 64, 65, 66, 71, 72, 74;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кузнечная көшесі, үй нөмірлері 25, 27, 29, 37, 38, 41, 49;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нагорная көшесі, үй нөмірлері 19, 20, 21, 24, 26, 27, 29, 34, 36;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РАД, АТП, Абай көшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6086,123 +6323,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№39</w:t>
-[...71 lines deleted...]
-Кирилловка ауылы</w:t>
+№48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Златогорка орта мектебі" коммуналдық мемлекеттік мекемесі, Ағынтай Батыр ауылы, Советская көшесі, 34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағынтай Батыр ауылы, Баян ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6235,123 +6472,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№40</w:t>
-[...71 lines deleted...]
-Кутузовка ауылы, Бұрлық ауылы, Сарытүбек ауылы</w:t>
+№50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Мәдениет орта мектебі" коммуналдық мемлекеттік мекемесі, Қарасай Батыр ауылы, Орталық көшесі, 36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасай Батыр ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6384,123 +6621,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№41</w:t>
-[...71 lines deleted...]
-Каменный Брод ауылы, Сарысай ауылы, Петропавловка ауылы, Карловка ауылы.</w:t>
+№51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Гусаковка орта мектебі" коммуналдық мемлекеттік мекемесі, Гусаковка ауылы, Школьная көшесі, 49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гусаковка ауылы, Корсаковка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6533,227 +6770,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№44</w:t>
-[...175 lines deleted...]
-Сейфуллин, Жұмағали Саин, Песчаная, Бірлік, 30 лет Победы, Ключевой, Достық, Мира, Целинная, Дачная, Лесная, Интернациональная, Энтузиастов, Механизаторов, Молодежная көшелері</w:t>
+№53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Константиновка Мектеп-бөбекжай-бақша кешені" коммуналдық мемлекеттік мекемесі, Константиновка ауылы, Достық көшесі, 54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Константиновка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6786,197 +6919,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№45</w:t>
-[...145 lines deleted...]
-РАД, АТП, Абай көшелері</w:t>
+№54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық пункт (келісім бойынша), Матвеевка ауылы, Школьная көшесі, 34/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Матвеевка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7009,123 +7068,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№46</w:t>
-[...71 lines deleted...]
-Горное ауылы</w:t>
+№55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Новосветловка орта мектебі" коммуналдық мемлекеттік мекемесі, Новосветловка ауылы, Школьная көшесі, 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новосветловка ауылы, Береславка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7158,123 +7217,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№47</w:t>
-[...71 lines deleted...]
-Целинное ауылы</w:t>
+№57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Имантау орта мектебі" коммуналдық мемлекеттік мекемесі, Имантау ауылы, Школьная көшесі, 14 А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имантау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7307,123 +7366,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№48</w:t>
-[...71 lines deleted...]
-Ағынтай Батыр ауылы</w:t>
+№58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Верхний Борлық бастауыш мектебі" коммуналдық мемлекеттік мекемесі, Верхний Бурлук ауылы, Школьная көшесі, 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верхний Бурлук ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7456,123 +7515,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№49</w:t>
-[...71 lines deleted...]
-Баян ауылы</w:t>
+№59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Лобанов орта мектебі" коммуналдық мемлекеттік мекемесі, Лобаново ауылы, Абай көшесі, 31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лобаново ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7605,123 +7664,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№50</w:t>
-[...71 lines deleted...]
-Қарасай Батыр ауылы</w:t>
+№60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Шалқар орта мектебі" коммуналдық мемлекеттік мекемесі, Шалқар ауылы, Бәйтерек көшесі, 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалқар ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7754,123 +7813,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№51</w:t>
-[...71 lines deleted...]
-Гусаковка ауылы, Корсаковка ауылы</w:t>
+№62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Әлжан негізгі мектебі" коммуналдық мемлекеттік мекемесі, Әлжан ауылы, Мектеп көшесі, 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлжан ауылы, Заря ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7903,123 +7962,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№53</w:t>
-[...71 lines deleted...]
-Константиновка ауылы</w:t>
+№63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы Айыртау ауданы әкімдігінің Айыртау аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының "Нижнебұрлық ауылдық клубы" коммуналдық мемлекеттік мекемесі, Нижний Бурлук ауылы, Центральная көшесі, 19/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нижний Бурлук ауылы, Алтынбұлақ ауылы, Жақсы Жалғызтау ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8052,1654 +8111,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№54</w:t>
-[...71 lines deleted...]
-Матвеевка ауылы</w:t>
+№65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Айыртау ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ақан мектеп-балабақша кешені" коммуналдық мемлекеттік мекемесі, Құспек ауылы, Школьная көшесі, 29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құспек ауылы, Ақшоқы ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
-            </w:r>
-[...1488 lines deleted...]
-56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10047,242 +8616,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Айыртау ауданы әкімінің күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z42" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z42" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Солтүстік Қазақстан облысы Айыртау ауданы бойынша сайлау учаскелерін құру туралы" Солтүстік Қазақстан облысы Айыртау ауданы әкімінің 2016 жылғы 25 қаңтардағы № 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3605 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z43" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z43" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Солтүстік Қазақстан облысы Айыртау ауданы әкімінің 2016 жылғы 25 қаңтардағы № 2 "Солтүстік Қазақстан облысы Айыртау ауданы аумағында сайлау учаскелерін құру туралы" шешіміне өзгеріс енгізу туралы" Солтүстік Қазақстан облысы Айыртау ауданы әкімінің 2023 жылғы 19 шілдедегі № 16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7562-15 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z44" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z44" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Солтүстік Қазақстан облысы Айыртау ауданы әкімінің 2016 жылғы 25 қаңтардағы № 2 "Солтүстік Қазақстан облысы Айыртау ауданы бойынша сайлау учаскелерін құру туралы" шешіміне өзгеріс енгізу туралы" Солтүстік Қазақстан облысы Айыртау ауданы әкімінің 2024 жылғы 22 ақпандағы № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7694-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10608,31 +9177,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>