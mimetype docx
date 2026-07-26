--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b03e6e6" w14:textId="b03e6e6">
+    <w:p w14:paraId="e6241ac" w14:textId="e6241ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Петропавл қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 2024 жылғы 27 наурыздағы № 3 қаулысы. Солтүстік Қазақстан облысының Әділет департаментінде 2024 жылғы 29 наурызда № 7733-15 болып тіркелді</w:t>
+        <w:t>Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 2024 жылғы 27 наурыздағы № 3 қаулысы. Солтүстік Қазақстан облысының Әділет департаментінде 2024 жылғы 29 наурызда № 7733-15 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -821,1172 +821,1304 @@
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсету мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, коммуналдық қызметтер мен телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы органмен жалға алынған тұрғынжайды пайдалануға жұмсалатын шығыстарының шектi жол берiлетiн сомасы мен қызмет алушының осы мақсаттарға жұмсайтын шығыстарының белгiленген шекті жол берілетін қызмет алушының жиынтық табысының 5 (бес) пайыз мөлшерінде деңгейінің арасындағы айырма ретiнде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      Жалғыз тұратын азаматтарға тұрғын үй көмегін тағайындау кезінде тұрғын үй алаңының нормасы үшін отыз шаршы метр, отбасының екі мүшесінен тұратын отбасылар үшін қырық сегіз шаршы метр, үш және одан да көп отбасы мүшелерінен тұратын отбасылар үшін тұрғын үй алаңының нормасы үшін Қазақстан Республикасының Тұрғын үй заңнамасында белгіленген тұрғын үй беру нормасы ретінде бір адамға он сегіз шаршы метр, бірақ кемінде бір бөлмелі пәтер немесе жатақхана бөлмесі қабылданады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Абзац алып тасталды – Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсетудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі Қызмет алушы кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде шығыстар сметасына сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге және өткен тоқсандағы коммуналдық қызметтерге ақы төлеу шоттары бойынша жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 бұйрығымен бекітілген нормалар шегінде есептейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      4. Тұрғын үй көмегі Қызмет алушы кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде шығыстар сметасына сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге және өткен тоқсандағы коммуналдық қызметтерге ақы төлеу шоттары бойынша жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға бюджет қаражаты есебінен көрсетіледі.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қосымша 4-1-тармақпен толықтырылды – Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4/33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қызмет алушының жиынтық табысын уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" (бұдан әрі – Қағидалар) Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
-[...15 lines deleted...]
-      5. Қызмет алушының жиынтық табысын уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" (бұдан әрі – Қағидалар) Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) айқындалған тәртіппен есептейді.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің жоғарылауына өтемақы төлеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларын айқындау және бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295/НҚ бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...15 lines deleted...]
-      6. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің жоғарылауына өтемақы төлеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларын айқындау және бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295/НҚ бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қызмет алушының немесе нотариалды куәландырылған сенімхат бойынша оның өкілі тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына мынадай құжаттарды ұсына отырып жүгінуге құқылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...15 lines deleted...]
-      7. Қызмет алушының немесе нотариалды куәландырылған сенімхат бойынша оның өкілі тұрғын үй көмегін тағайындау үшін "Азаматтарға арналған" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына мынадай құжаттарды ұсына отырып жүгінуге құқылы:</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың 1-қосымшасына сәйкес нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
-[...15 lines deleted...]
-      Қағидалардың 1-қосымшасына сәйкес нысан бойынша өтініш;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен (жеке басын сәйкестендіру үшін) электрондық құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...15 lines deleted...]
-      жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен (жеке басын сәйкестендіру үшін) электрондық құжат;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасының табысын растайтын құжаттар (тиісті мемлекеттік ақпараттық жүйелерден алынатын мәліметтерді қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...15 lines deleted...]
-      отбасының табысын растайтын құжаттар (тиісті мемлекеттік ақпараттық жүйелерден алынатын мәліметтерді қоспағанда);</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс орнынан анықтама немесе жұмыссыз тұлға ретінде тіркелгені туралы анықтама (тиісті мемлекеттік ақпараттық жүйелерден алынатын мәліметтерді қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      жұмыс орнынан анықтама немесе жұмыссыз тұлға ретінде тіркелгені туралы анықтама (тиісті мемлекеттік ақпараттық жүйелерден алынатын мәліметтерді қоспағанда);</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балаларға және басқа да асырауындағы адамдарға алынатын алименттер туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       банктік шот; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үйді (тұрғын ғимаратты) күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      тұрғын үйді (тұрғын ғимаратты) күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттар;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді тұтыну шоттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...15 lines deleted...]
-      коммуналдық қызметтерді тұтыну шоттары;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телекоммуникация қызметтері үшін түбіртек-шот немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...15 lines deleted...]
-      телекоммуникация қызметтері үшін түбіртек-шот немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шот;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шот;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "электрондық үкімет" веб-порталына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      2) "электрондық үкімет" веб-порталына:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сауалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      қызмет алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сауалы;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасының табысын растайтын құжаттардың электрондық көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      отбасының табысын растайтын құжаттардың электрондық көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс орнынан анықтаманың электрондық көшірмесі немесе жұмыссыз адам ретінде тіркелгені туралы анықтама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      жұмыс орнынан анықтаманың электрондық көшірмесі немесе жұмыссыз адам ретінде тіркелгені туралы анықтама;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балаларға және басқа да асырауындағы адамдарға алимент туралы мәліметтердің электрондық көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      балаларға және басқа да асырауындағы адамдарға алимент туралы мәліметтердің электрондық көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік шоттың электрондық көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      банктік шоттың электрондық көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үйді (тұрғын ғимаратты) күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттың электрондық көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      тұрғын үйді (тұрғын ғимаратты) күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттың электрондық көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді тұтыну шотының электрондық көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      коммуналдық қызметтерді тұтыну шотының электрондық көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телекоммуникация қызметтері үшін түбіртек-шоттың электрондық көшірмесі немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      телекоммуникация қызметтері үшін түбіртек-шоттың электрондық көшірмесі немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шоттың электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шоттың электрондық көшірмесі.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көзделмеген құжаттарды талап етуге жол берілмейді. Меншік құқығында оларға тиесілі тұрғын үйдің (Қазақстан Республикасы бойынша) болуы немесе болмауы туралы мәліметтерді қызметті беруші ақпараттық жүйелер арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      Осы тармақта көзделмеген құжаттарды талап етуге жол берілмейді. Меншік құқығында оларға тиесілі тұрғын үйдің (Қазақстан Республикасы бойынша) болуы немесе болмауы туралы мәліметтерді қызметті беруші ақпараттық жүйелер арқылы алады.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта жүгінген кезде қызмет алушы (немесе нотариалды куәландырылған сенімхат бойынша оның өкілі) Қағидалардың 11-тармағында көзделгенді қоспағанда, жүгінгенге дейін өткен тоқсан үшін отбасының табысы туралы растайтын құжаттарды және коммуналдық шығыстарға арналған шоттарды ғана ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      Қайта жүгінген кезде қызмет алушы (немесе нотариалды куәландырылған сенімхат бойынша оның өкілі) Қағидалардың 11-тармағында көзделгенді қоспағанда, жүгінгенге дейін өткен тоқсан үшін отбасының табысы туралы растайтын құжаттарды және коммуналдық шығыстарға арналған шоттарды ғана ұсынады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 28.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3/22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау туралы шешімді немесе қызмет көрсетуден бас тарту туралы дәлелді жауапты уәкілетті орган қабылдайды. Тұрғын үй көмегін тағайындау туралы хабарлама немесе тағайындаудан бас тарту туралы дәлелді жауап Мемлекеттік корпорацияға немесе "жеке кабинетке" электрондық құжат түрінде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган тұрғын үй көмегін ағымдағы тоқсанға, тоқсан сайын тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау мерзімі немесе Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталы арқылы құжаттардың толық жиынтығын қабылдаған күннен бастап бас тарту туралы дәлелді жауап беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 28.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 28.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...55 lines deleted...]
-      9. Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау мерзімі немесе Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталы арқылы құжаттардың толық жиынтығын қабылдаған күннен бастап бас тарту туралы дәлелді жауап беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 73-бабына сәйкес тұрғын үй көмегін тағайындаудан бас тарту үшін негіздер анықталған жағдайда уәкілетті орган қызмет алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ қызмет алушыға алдын ала шешім бойынша пікірін білдіру мүмкіндігі үшін тыңдау өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша қызмет алушыға электрондық құжат нысанында немесе қағаз жеткізгіште қызмет берушінің уәкілетті тұлғасының ЭЦҚ-сы қойылған оң нәтиже немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       11. Уәкілетті орган мемлекеттік қызмет көрсетуден мынадай негіздер бойынша бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігі анықталса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызмет алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдар, объектілер, деректер мен мәліметтер Қағидаларда белгіленген талаптарға сәйкес келмесе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызмет алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қызмет алушыға қатысты қызмет алушыны мемлекеттік қызметті алуға байланысты арнайы құқығынан айыратын соттың заңды күшіне енген шешімі болса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет алушы тұрғын үй көмегін көрсетуден бас тарту себептерін жойған жағдайда, қызмет алушы белгіленген тәртіппен мемлекеттік қызметті алу үшін қайта жүгіне алады, тұрғын үй көмегін көрсетуден бас тарту қайта жүгінуге кедергі болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептеу аспаптары болмаған жағдайда сумен жабдықтау және кәріз, электрмен жабдықтау, жылумен жабдықтау, газбен жабдықтау жөніндегі коммуналдық қызметтерді тұтынуды есептеу Солтүстік Қазақстан облысының әкімдігі бекіткен қолданыстағы тұтыну нормаларына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тұрғын үй көмегін тағайындау тиісті қаржы жылына арналған қала бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Тұрғын үй көмегін төлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қызмет алушы тұрғын үй көмегін төлеуді уәкілетті орган екінші деңгейдегі банктер, сондай-ақ қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына аудару жолымен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 28.04.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 28.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...253 lines deleted...]
-      13. Қызмет алушы тұрғын үй көмегін төлеуді уәкілетті орган екінші деңгейдегі банктер, сондай-ақ қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына аудару жолымен жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тұрғын үй көмегін алушылар он жұмыс күні ішінде уәкілетті органды өз тұрғын үйінің меншік нысанының, отбасы құрамының, оның жиынтық табысы мен мәртебесінің кез келген өзгерістері туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...77 lines deleted...]
-      14. Тұрғын үй көмегін алушылар он жұмыс күні ішінде уәкілетті органды өз тұрғын үйінің меншік нысанының, отбасы құрамының, оның жиынтық табысы мен мәртебесінің кез келген өзгерістері туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Өтініш берушілер заңнамада белгіленген тәртіппен ұсынылған мәліметтердің дұрыстығына жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      15. Өтініш берушілер заңнамада белгіленген тәртіппен ұсынылған мәліметтердің дұрыстығына жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тұрғын үй көмегінің артық немесе негізсіз алынған сомаларын алушы ерікті түрде, ал бас тартқан жағдайда заңнамада белгіленген тәртіппен қайтаруы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2156,322 +2288,322 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Петропавл қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Петропавл қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 2016 жылғы 18 қаңтардағы № 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3620 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" Петропавл қалалық мәслихатының 2016 жылғы 18 қаңтардағы № 6 шешіміне өзгерістер және толықтырулар енгізу туралы" Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 2020 жылғы 19 наурыздағы № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6111 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Петропавл қалалық мәслихатының 2016 жылғы 18 қаңтардағы № 6 "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 2022 жылғы 18 мамырдағы № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28164 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Петропавл қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 2016 жылғы 18 қаңтардағы № 6 шешіміне өзгеріс енгізу туралы" Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 2022 жылғы 27 желтоқсандағы №2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31575 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Петропавл қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 2016 жылғы 18 қаңтардағы № 6 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Петропавл қалалық мәслихатының 2023 жылғы 24 қарашадағы №3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7635-15 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2797,31 +2929,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>