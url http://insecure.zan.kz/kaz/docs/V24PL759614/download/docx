--- v0 (2025-10-15)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70dc1d7" w14:textId="70dc1d7">
+    <w:p w14:paraId="de637e7" w14:textId="de637e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Успен ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Успен ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Павлодар облысы Успен аудандық мәслихатының 2024 жылғы 13 қыркүйектегі № 114/22 шешімі. Павлодар облысының Әділет департаментінде 2024 жылғы 17 қыркүйекте № 7596-14 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Павлодар облысы Успен аудандық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222/50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,54 +250,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Успен ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын. </w:t>
+        <w:t xml:space="preserve"> сәйкес Успен ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Успен аудандық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222/50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің орындалуын бақылау Успен аудандық мәслихатының тұрақты комиссияларына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -520,89 +620,127 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Успен ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Успен ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы Успен аудандық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222/50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде Успен ауданының аумағында меншік құқығында тұрған тұрғынжайды тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға): </w:t>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде Успен ауданының аумағында меншік құқығында тұрған тұрғынжайды тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -631,803 +769,325 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аз қамтылған отбасылардың (азаматтардың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тұрғын үй көмегін тағайындау "Успен ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – уәкілетті орган) жүзеге асырылады.</w:t>
+      2. Тұрғын үй көмегін тағайындау "Успен ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасылар (азаматтар) осы мақсаттарға жұмсайтын шығыстарының жергілікті өкілді органдар 5 (бес) пайыз мөлшерінде белгілеген шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейі 5 (бес) пайыз мөлшерінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсетудің мөлшері</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Тұрғын үй көмегін тағайындау кезінде бір адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес аудан нормасы қабылданады.</w:t>
+        <w:t xml:space="preserve">
+      4. Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелді) бекітілген Тұрғын үй көмегін беру қағидаларының (бұдан әрі - Қағидалар) 4-1-тармағына сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
+      5. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелді) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Көрсетілетін қызметтерге тарифтерді (бағаларды) бекіту кезінде коммуналдық қызметтерді тұтыну нормалары табиғи монополияларды реттеу жөніндегі аумақтық уәкілетті орган қолданатын коммуналдық қызметтерді қолдану нормаларына тең.</w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін Қағидаларға сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына тоқсанына бір рет жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Электр энергиясын жіберу (тұтыну) нормасы айына 1 адамға табиғи монополияларды реттеу жөніндегі аумақтық уәкілетті орган белгіленген төменгі жіберілген норманың тарифіне тең.</w:t>
+      7. Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкіметтің" веб-порталынан құжаттардың толық топтамасын қабылдаған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін көрсетудің тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау толық ағымдағы тоқсанға жүргізіледі, бұл ретте көрсетілетін қызметті алушының жиынтық кірісі мен коммуналдық қызметтерінің өткен тоқсандағы шығындары есепке алынады. Көрсетілетін қызметті алушының жиынтық кірісі көрсетілетін қызметті берушімен Қағидаларға сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Тұрғын үй көмегін тағайындау үшін аз қамтылған отбасы (азамат) (не нотариалды куәландырылған сенімхат бойынша оның өкілі) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына мынадай құжаттар тізбесімен жүгінеді:</w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...498 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1753,31 +1413,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>