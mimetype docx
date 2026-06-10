--- v0 (2025-10-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f2d3a68" w14:textId="f2d3a68">
+    <w:p w14:paraId="c2ac27b" w14:textId="c2ac27b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ертіс ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Ертіс ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Павлодар облысы Ертіс аудандық мәслихатының 2024 жылғы 22 мамырдағы № 74-21-8 шешімі. Павлодар облысының Әділет департаментінде 2024 жылғы 23 мамырда № 7546-14 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Павлодар облысы Ертіс аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-50-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,74 +250,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Ертіс аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Ертіс ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібі осы шешімнің </w:t>
+      1. Ертіс ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Ертіс аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-50-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ертіс аудандық мәслихатының 2021 жылғы 23 сәуірдегі "Ертіс ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" № 21-4-7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -546,104 +646,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22 мамырдағы № 74-21-8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ертіс ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+        <w:t xml:space="preserve"> Ертіс ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы Ертіс аудандық мәслихатының 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-50-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 - тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Ертіс ауданының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы, сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -651,849 +791,381 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
-[...57 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейі 5 (бес) пайыз мөлшерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсетудің мөлшері</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Тұрғын үй көмегін тағайындау "Ертіс ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      3. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін тағайындау төмендегі нормаларға сәйкес жүргізіледі:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Телекоммуникациялар желiсiне қосылған телефон үшiн абоненттiк төлемақы тарифтерінің көтерiлуiне өтемақы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" № 295/НҚ </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+      3. Тұрғын үй көмегінің мөлшерін Қазақстан Республикасының Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы"Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" № 117 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 33763 тіркелген) бекітілген Тұрғын үй көмегін көрсету қағидаларының (бұдан әрі – Қағидалар) 4-1-тармағына сәйкес көрсетілетін қызметті беруші есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3 - тарау. Тұрғын үй көмегін көрсетудің тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Телекоммуникациялар желісіне қосылған телефон үшін абоненттік төлемақы тарифтерінің көтерілуіне өтемақы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы"№ 295/НҚ (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 33200 тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тұрғын үй көмегін тағайындау үшін аз қамтылған отбасы (азамат) (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тоқсанына бір рет "Азаматтарға арналған үкімет" мемлекеттік корпорациясына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына мынадай құжаттар тізбесімен жүгінеді:</w:t>
+      5. Көрсетілетін қызметті алушы (не оның өкілі сенімхатқа, заңнамаға, сот шешіміне не әкімшілік актіге негізделген өкілеттігіне орай) тұрғын үй көмегін тағайындау үшін Қағидалардың 2-қосымшасының 8-тармағына сәйкес құжаттар тізбесін ұсына отырып, тоқсанына бір рет "Азаматтарға арналған үкімет" мемлекеттік корпорациясына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...358 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкіметтің" веб-порталынан құжаттардың толық топтамасын қабылдаған күннен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+      6. Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуденбас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталы арқылы құжаттардың толық жиынтығын қабылдаған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тұрғын үй көмегі ағымдағы тоқсанда құжаттарды тапсыру уақытына қарамастан өткен тоқсанның тұрғын үйді ұстауға және коммуналдық қызметтерге кеткен жиынтық кіріс пен шығыстар бойынша бір тоқсан мерзімге тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Аз қамтылған отбасының (азаматтың) жиынтық табысы уәкілетті органмен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы "Тұрғын үй көмегін беру қағидаларын бекіту туралы" № 117 айқындалған тәртіпте, тұрғын үй көмегін тағайындауға өтініш жасаған тоқсанның алдындағы тоқсанына есептеледі.</w:t>
+      8. Көрсетілетін қызметті алушының жиынтық табысы Қағидаларда айқындалатын тәртіппен көрсетілетін қызметті берушілерге тұрғын үй көмегін тағайындауға өтініш берген тоқсанның алдындағы тоқсан үшін есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді уәкілетті орган тұрғын үй көмегін тағайындау туралы шешім қабылданған айдан кейінгі айдың 10-күніне дейін ай сайын тұрғын үй көмегін алушылардың жеке шоттарына есептелген сомаларды аудару жолымен екінші деңгейдегі банктер арқылы жүзеге асырады.</w:t>
+      9. Көрсетілетін қызметті алушыларға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер, қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органның банктік операциялардың тиісті түрлеріне лицензиялары бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Отбасы тұрғын үй көмегін заңсыз тағайындауға әкеп соққан көрінеу жалған ақпаратты және (немесе) дәйексіз құжаттарды ұсынған кезде өтініш берушіге және оның отбасына тұрғын үй көмегін төлеу оны тағайындаудың бүкіл кезеңіне тоқтатылады.</w:t>
+        <w:t xml:space="preserve">
+       10. Отбасы тұрғын үй көмегін заңсыз тағайындауға әкеп соқтырған көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар ұсынған кезде өтініш берушіге және оның отбасына тұрғын үй көмегін төлеу оны тағайындаудың бүкіл кезеңінде тоқтатылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>