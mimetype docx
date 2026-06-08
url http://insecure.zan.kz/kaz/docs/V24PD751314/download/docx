--- v0 (2025-11-29)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7567278" w14:textId="7567278">
+    <w:p w14:paraId="332d43b" w14:textId="332d43b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтоғай ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Ақтоғай ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен қағидасын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Павлодар облысы Ақтоғай аудандық мәслихатының 2024 жылғы 19 наурыздағы № 118/16 шешімі. Павлодар облысының Әділет департаментінде 2024 жылғы 20 наурызда № 7513-14 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,74 +250,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Ақтоғай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Ақтоғай ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібі осы шешімнің </w:t>
+      1. Ақтоғай ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен қағидасы осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалсын. </w:t>
+        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -632,89 +732,109 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақтоғай ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Ақтоғай ауданы бойынша тұрғын үй көмегін көрсетудің мөлшері мен қағидасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 143/22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгізіледі); қосымшаның тақырыбы жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -819,992 +939,1206 @@
         <w:t xml:space="preserve">
       2. Көрсетілетін қызметті алушы отбасының жиынтық табысы қызмет беруші Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған тәртіпте, тұрғын үй көмегін тағайындауға өтініш жасаған тоқсанның алдындағы тоқсанына есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...15 lines deleted...]
-      3. Тұрғын үйді ұстауға және коммуналдық қызметті тұтынуға жұмсалған есепті-нормативтік шығындарды анықтау осы қызмет түріне тарифтер негізінде жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. алып тасталды - Павлодар облысы Ақтоғай аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегін тағайындауды уәкілетті орган – "Ақтоғай ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызмет беруші) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...15 lines deleted...]
-      4. Тұрғын үй көмегін тағайындауды уәкілетті орган – "Ақтоғай ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызмет беруші) жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...15 lines deleted...]
-      5. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жергілікті өкілді орган белгілеген 10 (он) пайыз мөлшерінде жұмсайтын шығыстарының жергілікті өкілді органмен белгілеген шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі бес (5) процент мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 - тарау. Тұрғын үй көмегін көрсетудің мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. алып тасталды - Павлодар облысы Ақтоғай аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. алып тасталды - Павлодар облысы Ақтоғай аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлеу Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295/НҚ "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларына сәйкес жүзеге асырылады (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелді).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 - тарау. Тұрғын үй көмегін көрсетудің мөлшері</w:t>
-[...39 lines deleted...]
-      7. Электр плиталарын пайдаланатын тұтынушылар үшін электр энергиясын тұтыну нормасын бір адамға айына - 110 (жүз он) киловатт мөлшерінде анықтау.</w:t>
+        <w:t xml:space="preserve"> 3 - тарау. Тұрғын үй көмегін көрсетудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларына сәйкес жүзеге асырылады (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелді).</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тұрғын үй көмегін тағайындау мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тоқсанына бір рет Мемлекеттік корпорацияға және/немесе "электрондық үкімет" веб-порталы арқылы мынадай құжаттарды ұсына отырып жүгінеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Мемлекеттік корпорацияға: "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-2 - бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-1) тармақшасына сәйкес бекітілген Тұрғын үй көмегін көрсету қағидаларына (бұдан әрі-Қағидалар) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      отбасының табысын растайтын құжаттар (тиісті мемлекеттік ақпараттық жүйелерден алынатын мәліметтерді қоспағанда); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жұмыс орнынан анықтама не жұмыссыз тұлға ретінде тіркелгені туралы анықтама (тиісті мемлекеттік ақпараттық жүйелерден алынатын мәліметтерді қоспағанда); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      балаларға және басқа да асырауындағы адамдарға алимент туралы мәліметтер; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      банктік шот; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тұрғын үйді (тұрғын ғимаратты) күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттар; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      коммуналдық қызметтерді тұтынуға арналған шоттар; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      телекоммуникация қызметтері үшін түбіртек-шот немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шот; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) "электрондық үкімет" веб-порталына: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілетін қызметті алушының ЭЦҚ-мен (электрондық цифрлық қолтаңба) куәландырылған электрондық құжат нысанындағы сұрау салу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      отбасының табысын растайтын құжаттардың электрондық көшірмесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс орнынан анықтаманың электрондық көшірмесі не жұмыссыз адам ретінде тіркелгені туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      балаларға және басқа да асырауындағы адамдарға алимент туралы мәліметтердің электрондық көшірмесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      банктік шоттың электрондық көшірмесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үйді (тұрғын ғимаратты)күтіп-ұстауға арналған ай сайынғы жарналардың мөлшері туралы шоттың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      коммуналдық қызметтерді тұтыну шотының электрондық көшірмесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      телекоммуникация қызметтері үшін түбіртек-шоттың электрондық көшірмесі немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шоттың электрондық көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "электрондық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      9. Тұрғын үй көмегін тағайындау мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тоқсанына бір рет Мемлекеттік корпорацияға және/немесе "электрондық үкімет" веб-порталы арқылы мынадай құжаттарды ұсына отырып жүгінеді:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсетуден Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қарастырылған тәртіппен және мерзімдерде бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...415 lines deleted...]
-      10. Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан, немесе "электрондық үкіметтің" веб-порталынан құжаттардың толық топтамасын қабылдаған күннен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру тұрғын үй көмегін тағайындаушы көрсетілетін қызметті берушімен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> қарастырылған тәртіппен және мерзімдерде бас тартады.</w:t>
+        <w:t>
+      Тұрғын үй көмегін тағайындау туралы хабарлама не тағайындаудан бас тарту туралы дәлелді жауап Мемлекеттік корпорацияға немесе "жеке кабинетке" электрондық құжат түрінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      12. Тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру тұрғын үй көмегін тағайындаушы көрсетілетін қызметті берушімен жүзеге асырылады. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...33 lines deleted...]
-      13. Тұрғын үй көмегі ағымдағы тоқсанда құжаттарды тапсыру уақытына қарамастан өткен тоқсанның тұрғын үйді ұстауға және коммуналдық қызметтерге кеткен жиынтық кіріс пен шығыстар бойынша бір тоқсан мерзімге тағайындалады.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызмет беруші жергілікті өкілді органдар айқындаған тәртіппен екінші деңгейдегі банктер арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...53 lines deleted...]
-      14. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Азаматтарға тұрғын үй көмегін төлеу тоқтатылады, егер оның алушысы коммуналдық қызметтерді, телекоммуникация желiсiне қосылған телефон үшiн абоненттiк төлемақының, мемлекеттік тұрғын үй қорынан тұрғын үй-жайды пайдаланғаны үшiн жалға алу ақысының ұлғаюы бөлiгiнде тұрғын үйдi күтiп-ұстауға арналған төлемдерді мақсатты емес түрде пайдаланса және өз уақытымен жүргізбеген жағдайда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      15. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызмет беруші жергілікті өкілді органдар айқындаған тәртіппен екінші деңгейдегі банктер арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Өтініш иесімен тұрғын үй көмегін тағайындауға әкеп соққан толық емес жалған мәлімет ұсынылған кезде, өтініш иесіне және оның отбасына тұрғын үй көмегін төлеу тоқтатылады, ал алынған қаржы қолданыстағы заңнамаға сәйкес қайтарылыуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      16. Азаматтарға тұрғын үй көмегін төлеу тоқтатылады, егер оның алушысы коммуналдық қызметтерді, телекоммуникация желiсiне қосылған телефон үшiн абоненттiк төлемақының, мемлекеттік тұрғын үй қорынан тұрғын үй-жайды пайдаланғаны үшiн жалға алу ақысының ұлғаюы бөлiгiнде тұрғын үйдi күтiп-ұстауға арналған төлемдерді мақсатты емес түрде пайдаланса және өз уақытымен жүргізбеген жағдайда.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті беруші артық немесе негізсіз төленген тұрғын үй көмегін төлеу фактісі анықталған күннен бастап 10 жұмыс күні ішінде өтініш берушіге артық төленген немесе негізсіз төленген тұрғын үй көмегін қайтару қажеттілігі туралы жазбаша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1817,55 +2151,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2191,31 +2525,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>