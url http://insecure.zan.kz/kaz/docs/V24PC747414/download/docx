--- v0 (2025-10-15)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="525ac02" w14:textId="525ac02">
+    <w:p w14:paraId="a16e7e0" w14:textId="a16e7e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Екібастұз қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Екібастұз қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Павлодар облысы Екібастұз қалалық мәслихатының 2024 жылғы 6 ақпандағы № 118/15 шешімі. Павлодар облысының Әділет департаментінде 2024 жылғы 8 ақпанда № 7474-14 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің атауы жаңа редакцияда - Павлодар облысы Екібастұз қалалық мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,74 +250,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Екібастұз қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Екібастұз қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі осы шешімнің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+      1. Осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Екібастұз қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Екібастұз қалалық мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -559,51 +659,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Екібастұз қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Екібастұз қаласында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның атауы жаңа редакцияда - Павлодар облысы Екібастұз қалалық мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -743,263 +881,285 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 - тарау. Тұрғын үй көмегін көрсетудің мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін тағайындау төмендегі нормаларға сәйкес жүргізіледі:</w:t>
+        <w:t xml:space="preserve">
+      3. Тұрғын үй көмегінің мөлшерін Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы "Тұрғын үй көмегін беру қағидаларын бекіту туралы" № 177 бұйрығының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) ( бұдан әрі – Қағидалар) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      Электр плиталарын пайдаланбайтын тұтынушылар үшін - бір адамға айына 90 ( тоқсан) киловатт.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Павлодар облысы Екібастұз қалалық мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Телекоммуникациялар желiсiне қосылған телефон үшiн абоненттiк төлемақы тарифтерінің көтерiлуiне өтемақы Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" № 295/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес белгіленеді. Егер шығыстарға арналған нормативтер мен тарифтер заңнамада белгіленген тәртіппен айқындалмаса, шығындарды өтеу нақты шығыстар бойынша жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды - Павлодар облысы Екібастұз қалалық мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 - тарау. Тұрғын үй көмегін көрсетудің тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тұрғын үй көмегін тағайындау үшін аз қамтылған отбасы (азамат) (не нотариалды куәландырылған сенімхат бойынша оның өкілі) "Азаматтарға арналған үкімет" Мемлекеттік корпорациясына" коммерциялық емес акционерлік қоғамына (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкіметтің" веб-порталына мынадай құжаттар тізбесімен жүгінеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...34 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік корпорацияға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1396,420 +1556,464 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкіметтің" веб-порталынан құжаттардың толық топтамасын қабылдаған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Павлодар облысы Екібастұз қалалық мәслихатының 25.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261/32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегі ағымдағы тоқсанда құжаттарды тапсыру уақытына қарамастан өткен тоқсанның тұрғын үйді ұстауға және коммуналдық қызметтерге кеткен жиынтық кіріс пен шығыстар бойынша бір тоқсан мерзімге тағайындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аз қамтылған отбасының (азаматтың) жиынтық табысын уәкілетті орган Қағидалар негізінде тұрғын үй көмегін тағайындауға өтініш берген тоқсанның алдындағы тоқсанға есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Павлодар облысы Екібастұз қалалық мәслихатының 25.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - Павлодар облысы Екібастұз қалалық мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды - Павлодар облысы Екібастұз қалалық мәслихатының 04.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163/20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды - Павлодар облысы Екібастұз қалалық мәслихатының 04.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163/20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тұрғын үй көмегін төлеуді уәкілетті орган тұрғын үй көмегін алушылардың өтініші бойынша тұрғын үй көмегін тағайындау туралы шешім қабылданған айдан кейінгі айдың 10 күніне дейін ай сайын тұрғын үй көмегін алушылардың жеке шоттарына есептелген сомаларды аудару жолымен екінші деңгейдегі банктер және банк қызметінің жекелеген түрлерін жүзеге асыратын лицензиялары бар ұйымдар арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Павлодар облысы Екібастұз қалалық мәслихатының 25.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261/32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...181 lines deleted...]
-      12. Тұрғын үй көмегін төлеуді уәкілетті орган тұрғын үй көмегін алушылардың өтініші бойынша тұрғын үй көмегін тағайындау туралы шешім қабылданған айдан кейінгі айдың 10 күніне дейін ай сайын тұрғын үй көмегін алушылардың жеке шоттарына есептелген сомаларды аудару жолымен екінші деңгейдегі банктер және банк қызметінің жекелеген түрлерін жүзеге асыратын лицензиялары бар ұйымдар арқылы жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Отбасы тұрғын үй көмегін заңсыз тағайындауға әкеп соққан көрінеу жалған ақпаратты және (немесе) дәйексіз құжаттарды ұсынған кезде өтініш берушіге және оның отбасына тұрғын үй көмегін төлеу оны тағайындаудың бүкіл кезеңіне тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...77 lines deleted...]
-      13. Отбасы тұрғын үй көмегін заңсыз тағайындауға әкеп соққан көрінеу жалған ақпаратты және (немесе) дәйексіз құжаттарды ұсынған кезде өтініш берушіге және оның отбасына тұрғын үй көмегін төлеу оны тағайындаудың бүкіл кезеңіне тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі қолданыстағы заңнамаға сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2044,322 +2248,322 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Екібастұз қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Екібастұз қалалық мәслихатының 2017 жылғы 17 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 111/15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Екібастұз қаласында тұрғын үй көмегін көрсетудің мөлшерін мен тәртібін айқындау туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5461 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Екібастұз қалалық мәслихатының 2021 жылғы 11 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72/11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Екібастұз қалалық мәслихатының 2017 жылғы 17 наурыздағы № 111/15 "Екібастұз қаласының аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін көрсету тәртібі мен мөлшерін белгілеу туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25303 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Екібастұз қалалық мәслихатының 2022 жылғы 17 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102/16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Екібастұз қалалық мәслихатының 2017 жылғы 17 наурыздағы № 111/15 "Екібастұз қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26912 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Екібастұз қалалық мәслихатының 2023 жылғы 20 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Екібастұз қалалық мәслихатының 2017 жылғы 17 наурыздағы "Екібастұз қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" № 111/15 шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7356-14 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Екібастұз қалалық мәслихатының 2023 жылғы 21 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93/10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Екібастұз қалалық мәслихатының 2017 жылғы 17 наурыздағы № 111/15 "Екібастұз қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7422-14 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2685,31 +2889,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>