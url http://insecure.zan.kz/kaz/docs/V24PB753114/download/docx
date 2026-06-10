--- v0 (2025-12-17)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c056dae" w14:textId="c056dae">
+    <w:p w14:paraId="292d5d7" w14:textId="292d5d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақсу қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Ақсу қаласы бойынша тұрғын үй көмегін көрсетудің Қағидалары мен мөлшерін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Павлодар облысы Ақсу қалалық мәслихатының 2024 жылғы 28 наурыздағы № 119/18 шешімі. Павлодар облысының Әділет департаментінде 2024 жылғы 3 сәуірде № 7531-14 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:bookmarkStart w:name="z29" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Павлодар облысы Ақсу қалалық мәслихатының 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255/44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -195,111 +235,315 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тармақшасына, Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы "Тұрғын үй көмегін беру қағидаларын бекіту туралы" № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Ақсу қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ақсу қаласы бойынша тұрғын үй көмегін көрсетудің Қағидалары мен мөлшері осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 – қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Ақсу қалалық мәслихатының 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255/44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің 2-қосымшасына сәйкес, Ақсу қалалық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Ақсу қалалық мәслихатының аппараты" мемлекеттік мекемесіне заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z31" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы шешім Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z32" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы шешімді ресми жарияланғаннан кейін оны "Ақсу қалалық мәслихатының аппараты" мемлекеттік мекемесінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 3-тармақ жаңа редакцияда – Павлодар облысы Ақсу қалалық мәслихатының 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255/44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейінкүнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -315,51 +559,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Ақсу қалалық мәслихатының төрағасы </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақсу қалалық мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -506,702 +760,900 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28 наурыздағы № 119/18</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақсу қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+        <w:t xml:space="preserve"> Ақсу қаласы бойынша тұрғын үй көмегін көрсетудің Қағидалары мен мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1- қосымша жаңа редакцияда - Павлодар облысы Ақсу қалалық мәслихатының 25.09.2024 </w:t>
+      Ескерту. 1- қосымша жаңа редакцияда - Павлодар облысы Ақсу қалалық мәслихатының 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 150/24</w:t>
+        <w:t>№ 255/44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z37" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін көрсету Қағидалары "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі-Заң) 97-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Тұрғын үй көмегін беру қағидаларын бекіту туралы" (бұдан әрі - Қағида) Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Ақсу қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айкындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z38" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидарларда пайдаланатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z39" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z40" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұрғын үй көмегі – аз қамтылған отбасыларға (азаматтарға) меншіктегі немесе мемлекеттік тұрғын үй қорынан алынған немесе жергілікті атқарушы орган жеке тұрғын үй қорынан жалға алған жалғыз тұрғынжайды не оның бір бөлігін күтіп-ұстауға арналған шығыстар мен осы Заңда айқындалған тәртіппен жергілікті өкілді органдар осы мақсаттарға белгілеген аз қамтылған отбасылар (азаматтар) шығыстарының шекті жол берілетін деңгейі арасындағы айырманы өтеу үшін жергілікті бюджеттен берілетін төлем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z41" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аз қамтылған отбасылар (азаматтар) – Қазақстан Республикасының тұрғын үй заңнамасына сәйкес тұрғын үй көмегін алуға құқығы бар адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z42" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аз қамтылған отбасының (азаматтың) жиынтық табысы – тұрғын үй көмегін тағайындау кезінде ескерілетін кіріс түрлерінің сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z43" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шекті жол берілетін шығыстар – аз қамтылған отбасының (азаматтың) бір айда кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, коммуналдық қызметтер мен телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдалануға жұмсаған шығыстарының шекті жол берілетін деңгейінің аз қамтылған отбасының (азаматтың) жиынтық кірісіне проценттік қатынасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z44" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен аз қамтылған отбасылардың (азаматтардың) осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z45" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аз қамтылған отбасының (азаматтың) жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі бес (5) процент мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z46" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда Ақсу қаласында тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азамттарға), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z47" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z48" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z49" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z50" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аз қамтылған отбасылардың (азаматтардың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z51" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін тағайындау (бұдан әрі - мемлекеттік көрсетілетін қызмет) "Ақсу қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі (бұдан әрі - уәкілетті орган) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z52" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тұрғын үй көмегін көрсетудің мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z53" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тұрғын үй көмегінің мөлшерін Қағидалардың 4-1 тармағына сәйкес нормативтер шегінде уәкілетті орган есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z54" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аз қамтылған отбасының (азаматтардың) жиынтық табысын уәкілетті орган тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға Қағидалардың 19-48 тармақтарында айқындалған тәртіппен есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z55" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші тұрғын үй көмегін тағайындауға өтініш білдірген тоқсанның алдындағы тоқсанға "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
-[...155 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+      8. "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларын айқындау және бекіту туралы" Қазақстан Республикасы цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлемі жүзеге асырылады (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z56" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Есептеу аспаптары жоқ тұтынушылар үшін өтемақы шараларымен қамтамасыз етілетін коммуналдық қызметтерді тұтыну нормативтері "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына және "Табиғи монополиялар туралы" Қазақстан Республикасының Заңына сәйкес белгіленеді. Егер шығыстарға нормативтер мен тарифтер заңнамада белгіленген тәртіппен айқындалмаса, шығындарды өтеу нақты шығыстар бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z57" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тұрғын үй көмегін тағайындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z58" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+      10. Аз қамтылған отбасы (азаматтар) (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін "электрондық үкімет" веб-порталы немесе Мемлекеттік корпорация арқылы Қағидаларға 1-қосымшаға сәйкес нысан бойынша Тұрғын үй көмегін тағайындау туралы өтініш жолдайды </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z59" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Тұрғын үй көмегін тағайындау үшін көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) Қағидалардың 2-қосымшасының </w:t>
+      11. Тұрғын үй көмегін аз қамтылған отбасыларға (азаматтарға) тағайындау үшін (немесе нотариалды куәландырылған сенімхатпен оның өкілі) тұргын үй көмегін тағайындау үшін Мемлекеттік қызметтерді көрсетуге қойылатын негізгі талаптар тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес құжаттар тізбесін ұсына отырып, тоқсанына бір рет "Азаматтарға арналған үкімет" мемлекеттік корпорациясына (бұдан әрі – Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына жүгінеді.</w:t>
-[...234 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z60" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Осы тармақта көзделмеген құжаттарды талап етуге жол берілмейді. Меншік құқығында (Қазақстан Республикасы бойынша) тұрғын үйдің болуы немесе болмауы туралы мәліметтерді уәкілетті орган ақпараттық жүйелер арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z61" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Аз қамтылған отбасы (азаматтар) (немесе нотариалды куәландырған сенімхат бойынша оның өкілі) қайта өтініш берген кезде Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайды қоспағанда, өтініш бергенге дейін өткен тоқсан үшін отбасының кірістерін растайтын құжаттарды және коммуналдық шығыстардың шоттарын ғана ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z62" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру тұрғын үй көмегін тағайындаушы уәкілетті органмен жүзеге асырылады. Тұрғын үй көмегінің тағайындалуы туралы хабарлама немесе бас тарту туралы дәлелді жауап Мемлекеттік корпорацияға немесе "жеке кабинетке" электрондық құжат түрінде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z63" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "электрондық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z64" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тұрғын үй көмегін көрсетуге жұмсалатын шығыстарды қаржыландыру Ақсу қаласының бюджетіндн көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z65" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тұрғын үй көмегі ағымдағы тоқсанда жиынтық табысы бойынша және кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған ай сайынғы жарналар туралы жеткізушілер ұсынған шоттар бойынша құжаттарды беру уақытына қарамастан бір тоқсан мерзімге тағайындалады оның ішінде алдыңғы тоқсанның телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде коммуналдық қызметтер мен байланыс қызметтеріне ақы төлеу сметасы мен шоттарына сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Уәкілетті орган Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18 - тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша тұрғын үй көмегін көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z67" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Отбасы тұрғын үй көмегін заңсыз тағайындауға алып келген көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар берген кезде өтініш беруші мен оның отбасына атаулы әлеуметтік көмек төлеу оның тағайындалған бүкіл кезеңі үшін тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z68" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Алушыларға тұрғын үй көмегін төлеуді алушылардың өтініші бойынша уәкілектті орган ай сайын тұрғын үй көмегін тағайындау туралы шешім қабылданған айдан кейін айдың 25 - іне дейін екінші деңгейдегі банктер, ұйымдар, қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар, "Казпошта" акционерлік қоғамының аумақтық бөлімшелері арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z69" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тұрғын үй көмегін көрсету мәселелері бойынша уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі қолданыстағы заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1280,282 +1732,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28 наурыздағы № 119/18</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шешіміне 2- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақсу қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z21" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Ақсу қалалық мәслихатының 2017 жылғы 17 наурыздағы "Ақсу қаласы бойынша тұрғын үй көмегін көрсету тәртібі мен мөлшерін белгілеу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>87/11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5458 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z22" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ақсу қалалық мәслихатының 2022 жылғы 18 наурыздағы "Ақсу қалалық мәслихатының 2017 жылғы 17 наурыздағы "Ақсу қаласында аз қамтамасыз етілген отбасыларына (азаматтарға) тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" № 87/11 шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 135/21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27270 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z23" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ақсу қалалық мәслихатының 2023 жылғы 12 сәуірдегі "Ақсу қалалық мәслихатының 2017 жылғы 17 наурыздағы "Ақсу қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" № 87/11 шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7322 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z24" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Ақсу қалалық мәслихатының 2023 жылғы 5 желтоқсандағы "Ақсу қалалық мәслихатының 2017 жылғы 17 наурыздағы № 87/11 "Ақсу қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 70/10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7436-14 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1881,31 +2333,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>