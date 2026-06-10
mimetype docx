--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d70feb8" w14:textId="d70feb8">
+    <w:p w14:paraId="40544e6" w14:textId="40544e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Павлодар қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Павлодар облысы Павлодар қалалық мәслихатының 2024 жылғы 27 наурыздағы № 135/15 шешімі. Павлодар облысының Әділет департаментінде 2024 жылғы 29 наурызда № 7528-14 болып тіркелді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,74 +250,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Павлодар қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Павлодар қаласында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі осы шешімнің </w:t>
+      1. Павлодар қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Павлодар қалалық мәслихатының келесі шешімдерінің күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -615,51 +715,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Павлодар қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Павлодар қаласы бойынша тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаның тақырыбы жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -801,143 +939,135 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен 5 (бес) пайыз шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін тағайындау төмендегі нормаларға сәйкес жүргізіледі:</w:t>
+        <w:t xml:space="preserve">
+      4. Тұрғын үй көмегінің мөлшері қызмет берушімен Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 бұйрығымен бекітілген, тұрғын үй көмегін беру қағидаларының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-      Газ тұтыну нормасы айына бір отбасына он килограмм болып белгіленсін.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 - тарау. Тұрғын үй көмегін көрсетудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -949,135 +1079,191 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Тұрғын үй көмегі ағымдағы тоқсанда құжаттарды тапсыру уақытына қарамастан өткен тоқсанның жиынтық табысы бойынша және көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бір тоқсаға тағайындалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> айқындалған тәртіпте тұрғын үй көмегін тағайындауға өтініш жасаған тоқсанның алдындағы тоқсанына есептеледі.</w:t>
+        <w:t>
+      6. Аз қамтылған отбасының (азаматтың) жиынтық табысы тұрғын үй көмегін тағайындауға өтініш жасаған тоқсанның алдындағы тоқсанына есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Алып тасталды - Павлодар облысы Павлодар қалалық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау үшін аз қамтылған отбасы (азамат) (не нотариалды куәландырылған сенімхат бойынша оның өкілі) тоқсанына бір рет мемлекеттік корпорациясына немесе "электрондық үкімет" веб-порталына мынадай құжаттар тізбесімен жүгінеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік корпорацияға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1394,276 +1580,338 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телекоммуникация қызметтері үшін түбіртек-шоттың электрондық көшірмесі немесе байланыс қызметтерін көрсетуге арналған шарттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы орган ұсынған жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғын үйді пайдаланғаны үшін жалдау ақысының мөлшері туралы шоттың электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Тұрғын үй көмегін тағайындау туралы шешімді не қызмет көрсетуден бас тарту туралы дәлелді жауапты тұрғын үй көмегін тағайындауды жүзеге асыратын көрсетілетін қызметті беруші қабылдайды. Тұрғын үй көмегін тағайындау туралы хабарлама не тағайындаудан бас тарту туралы дәлелді жауап Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, 2-тарауына сәйкес электрондық құжат түрінде Мемлекеттік корпорацияға немесе "жеке кабинетке" жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды - Павлодар облысы Павлодар қалалық мәслихатының 24.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154/17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталынан құжаттардың толық топтамасын алған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Павлодар облысы Павлодар қалалық мәслихатының 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. Алып тасталды - Павлодар облысы Павлодар қалалық мәслихатының 24.05.2024 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      11. Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе көрсетуден бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталынан құжаттардың толық топтамасын алған күннен бастап 8 (сегіз) жұмыс күнін құрайды.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі қолданыстағы заңнамаға сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      12. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі қолданыстағы заңнамаға сәйкес жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Аз қамтылған отбасыларға (азаматтарға) тұрғын үй көмегін төлеуді уәкілетті орган тұрғын үй көмегін тағайындау туралы шешім қабылданған айдан кейінгі айдың 25-күніне дейін ай сайын тұрғын үй көмегін алушылардың жеке шоттарына есептелген сомаларды аудару жолымен екінші деңгейдегі банктер арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>