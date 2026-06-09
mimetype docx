--- v0 (2025-11-21)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9f947e7" w14:textId="9f947e7">
+    <w:p w14:paraId="2118b57" w14:textId="2118b57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -598,50 +598,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Павлодар облысының жергiлiктi маңызы бар балық шаруашылығы су айдындарының және учаскелерінің тiзбесi</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы әкімдігінің 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -726,70 +764,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-гектар</w:t>
+              <w:t>
+Алаңы,  гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1049,87 +1069,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Казбек көлі</w:t>
-[...35 lines deleted...]
-35</w:t>
+Жургенбай көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1198,51 +1218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жургенбай көлі</w:t>
+Акмайдан көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1347,87 +1367,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акмайдан көлі</w:t>
-[...35 lines deleted...]
-22</w:t>
+Туралы көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1496,87 +1516,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кара-Мурза көлі</w:t>
-[...35 lines deleted...]
-96</w:t>
+Кургуль көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1645,87 +1665,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зубатка тармағы</w:t>
-[...35 lines deleted...]
-34</w:t>
+Белая тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1794,87 +1814,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туралы көлі</w:t>
-[...35 lines deleted...]
-12</w:t>
+Окуневка тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1943,87 +1963,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кургуль көлі</w:t>
-[...35 lines deleted...]
-135</w:t>
+Тентек тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2092,87 +2112,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комендант көлі</w:t>
-[...35 lines deleted...]
-90</w:t>
+Жолпак тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2241,87 +2261,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Белая тармағы</w:t>
-[...35 lines deleted...]
-65</w:t>
+Карасу тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2390,385 +2410,278 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Окуневка тармағы</w:t>
-[...35 lines deleted...]
-93</w:t>
+Садковое су арнасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұщы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтоғай ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-30</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щучье көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2801,123 +2714,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-70</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Широкое Ляга көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2950,123 +2863,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-16</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таволжанка көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3099,123 +3012,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-18</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доока көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3248,123 +3161,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-18</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тюльки тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3397,123 +3310,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...71 lines deleted...]
-32</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Белая (Копь) өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3546,123 +3459,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...71 lines deleted...]
-72</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ломовая тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3695,123 +3608,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-12</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шиганак көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3844,123 +3757,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-18</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карбышевский шығанағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3993,123 +3906,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-16</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баклановскок көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4142,797 +4055,904 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамантұз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табалғасор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мыншункыр көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бастуз көлі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+770</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коссерин көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Ақтоғай ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кортколь көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4965,123 +4985,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щучье көлі</w:t>
-[...71 lines deleted...]
-тұщы</w:t>
+Каной көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5114,123 +5134,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Глубокое көлі</w:t>
-[...71 lines deleted...]
-тұщы</w:t>
+Улькенсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5263,385 +5283,278 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Широкое Ляга көлі</w:t>
-[...71 lines deleted...]
-тұщы</w:t>
+Актюбейсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұщы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...71 lines deleted...]
-6</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уюмшил көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5674,123 +5587,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...71 lines deleted...]
-50</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кривое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5823,123 +5736,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...71 lines deleted...]
-16</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каратунь тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5972,123 +5885,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...71 lines deleted...]
-25</w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орловка өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6121,123 +6034,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...71 lines deleted...]
-50</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Железинка өзені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6270,570 +6183,463 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узынсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соленое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұщы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Железин ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39</w:t>
-[...71 lines deleted...]
-170</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Башмачное көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6866,123 +6672,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...71 lines deleted...]
-40</w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подстарое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7015,272 +6821,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ляга Долгая көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
-[...71 lines deleted...]
-3130</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылтуз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7313,123 +7119,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
-[...71 lines deleted...]
-650</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балкашсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7462,123 +7268,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
-[...71 lines deleted...]
-770</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саубайсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7611,123 +7417,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
-[...71 lines deleted...]
-300</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Большой Коссор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7760,123 +7566,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46</w:t>
-[...71 lines deleted...]
-395</w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малый Коссор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7909,612 +7715,630 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Челдоук көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұзды</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тереңкөл ауданы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кривое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Ертіс ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Песчаное көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-[...71 lines deleted...]
-24</w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щедруха көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8547,123 +8371,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
-[...71 lines deleted...]
-50,7</w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солдатское көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8696,123 +8520,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52</w:t>
-[...71 lines deleted...]
-4,5</w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старый Иртыш тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8845,123 +8669,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
-[...71 lines deleted...]
-65</w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Черная тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8994,868 +8818,868 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасук көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылагашсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узынколь көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кишкене-Коссор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машинсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59</w:t>
-[...71 lines deleted...]
-19</w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасу-1 көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9888,123 +9712,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
-[...71 lines deleted...]
-19</w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасу-2 көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10037,123 +9861,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61</w:t>
-[...71 lines deleted...]
-22</w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасу-3 көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10186,421 +10010,314 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62</w:t>
-[...71 lines deleted...]
-21</w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Карасу-4 көлі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұщы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аққулы ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64</w:t>
-[...71 lines deleted...]
-18</w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оделькан тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10633,123 +10350,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
-[...71 lines deleted...]
-14</w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Черная тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10782,123 +10499,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
-[...71 lines deleted...]
-10,8</w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прорывная тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10931,123 +10648,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67</w:t>
-[...71 lines deleted...]
-63</w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малыбай көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11080,87 +10797,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68</w:t>
-[...35 lines deleted...]
-Железинка өзені</w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кожа көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11229,1655 +10946,1762 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Королюн көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тлеуберды көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Железин ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айдарша көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамантуз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казы көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борли көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Калатуз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кызылтуз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сейтень көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарбакты көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+680</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79</w:t>
-[...71 lines deleted...]
-1900</w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аксор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12910,87 +12734,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
-[...35 lines deleted...]
-Балкашсор көлі</w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Калча көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13059,123 +12883,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81</w:t>
-[...71 lines deleted...]
-390</w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уялы көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13208,123 +13032,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82</w:t>
-[...71 lines deleted...]
-290</w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аккуль көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13357,463 +13181,463 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83</w:t>
-[...71 lines deleted...]
-190</w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кабан көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Тереңкөл ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плоское көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұщы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Май ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
-[...71 lines deleted...]
-80</w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басколь көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13846,123 +13670,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86</w:t>
-[...71 lines deleted...]
-60</w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13995,123 +13819,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87</w:t>
-[...71 lines deleted...]
-74</w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табылбай көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14144,123 +13968,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88</w:t>
-[...71 lines deleted...]
-36</w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белая тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14293,123 +14117,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89</w:t>
-[...71 lines deleted...]
-200</w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоптыколь көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14442,570 +14266,463 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алкамерген көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2642</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамантуз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұщы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93</w:t>
-[...71 lines deleted...]
-62</w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маслоцово көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15038,123 +14755,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94</w:t>
-[...71 lines deleted...]
-70</w:t>
+91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Черное көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15187,123 +14904,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95</w:t>
-[...71 lines deleted...]
-23</w:t>
+92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неводное көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15336,868 +15053,761 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Двуустка тармағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұзды</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екібастұз қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кутаяк сор (Авиатор) көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ащикуль көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шикылдак көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101</w:t>
-[...71 lines deleted...]
-230</w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басенты көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+604</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16230,123 +15840,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102</w:t>
-[...71 lines deleted...]
-35</w:t>
+98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солдатское көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16379,123 +15989,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103</w:t>
-[...71 lines deleted...]
-35</w:t>
+99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГРЭС 1 су қоймасы, № 1 балық учаскесі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16528,314 +16138,421 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104</w:t>
-[...70 lines deleted...]
-              <w:t>
 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГРЭС 2 су қоймасы, № 1 балық учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Аққулы ауданы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГРЭС 1 су қоймасы, № 2 балық учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1762</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105</w:t>
-[...71 lines deleted...]
-10</w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГРЭС 2 су қоймасы, № 2 балық учаскесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16868,421 +16585,314 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106</w:t>
-[...71 lines deleted...]
-14</w:t>
+103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бораншы көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+273</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұщы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянауыл ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108</w:t>
-[...71 lines deleted...]
-15</w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарлыколь көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17315,123 +16925,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109</w:t>
-[...71 lines deleted...]
-17</w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кумдыколь көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17464,123 +17074,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110</w:t>
-[...71 lines deleted...]
-77</w:t>
+106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сулусор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17613,123 +17223,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-111</w:t>
-[...71 lines deleted...]
-68</w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарколь көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17762,123 +17372,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-112</w:t>
-[...71 lines deleted...]
-250</w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буйрексор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17911,272 +17521,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113</w:t>
-[...107 lines deleted...]
-тұщы</w:t>
+109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туз көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114</w:t>
-[...71 lines deleted...]
-150</w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бүркетсор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18209,719 +17819,612 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115</w:t>
-[...71 lines deleted...]
-230</w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұламбай көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұщы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успен ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лозовое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Травянка көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119</w:t>
-[...71 lines deleted...]
-570</w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клаксор көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18954,570 +18457,463 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120</w:t>
-[...71 lines deleted...]
-1520</w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балказы көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тұзды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-тұзды</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щербақты ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122</w:t>
-[...107 lines deleted...]
-тұзды</w:t>
+116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сладкое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұщы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-123</w:t>
-[...71 lines deleted...]
-1550</w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камышевое көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19550,123 +18946,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...71 lines deleted...]
-1170</w:t>
+118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ащитақыр көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19699,123 +19095,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-125</w:t>
-[...71 lines deleted...]
-680</w:t>
+119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бура көлі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19848,8349 +19244,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126</w:t>
-[...517 lines deleted...]
-              <w:t>
 120</w:t>
-            </w:r>
-[...7777 lines deleted...]
-180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>