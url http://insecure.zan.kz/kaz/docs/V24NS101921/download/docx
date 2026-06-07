--- v0 (2025-10-15)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae7e800" w14:textId="ae7e800">
+    <w:p w14:paraId="4224b05" w14:textId="4224b05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,210 +76,318 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ұзынкөл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Ұзынкөл ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы Ұзынкөл ауданы мәслихатының 2024 жылғы 17 сәуірдегі № 86 шешімі. Қостанай облысының Әділет департаментінде 2024 жылғы 3 мамырда № 10192-10 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Ұзынкөл ауданы мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Ұзынкөл аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Ұзынкөл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын, осы шешімнің </w:t>
+      1. Көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес Ұзынкөл ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл ауданы мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Ұзынкөл аудандық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -652,530 +760,726 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ұзынкөл ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Ұзынкөл ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның тақырыбы жаңа редакцияда - Қостанай облысы Ұзынкөл ауданы мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Ұзынкөл ауданында тұратын, Қазақстан Республикасының аумағында тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) ақы төлеу үшін көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
-[...15 lines deleted...]
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Ұзынкөл ауданында тұратын, Қазақстан Республикасының аумағында тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға) ақы төлеу үшін көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
-[...15 lines deleted...]
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
-[...15 lines deleted...]
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
-[...15 lines deleted...]
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың сомасы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті алушының тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың сомасы ретінде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындауды "Ұзынкөл ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі (бұдан әрі - көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушының жиынтық табысын көрсетілетін қызметті беруші "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Тұрғын үй көмегін беру қағидалары) бұйрығымен айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
-[...15 lines deleted...]
-      4. Тұрғын үй көмегінің мөлшері кондоминиум объектісін басқару және кондоминиум объектісінің ортақ мүлкін күтіп-ұстау, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеу, коммуналдық көрсетілетін қызметтерді және телекоммуникация желісіне қосылған телефонға абоненттік төлемді көтеру бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының шектi жол берiлетiн деңгейiмен қамтамасыз етіледі.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі бес (5) пайыз мөлшерінде айқындалды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл ауданы мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің ұлғаюына өтемақы төлеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталы арқылы жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z8" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z8" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй көмегін тағайындау" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл ауданы мәслихатының 17.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның шығындар сметасына және көрсетілетін қызметті алушыларға бюджет қаражаты есебінен коммуналдық қызметтерді төлеуге арналған шоттарға сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге берілетін ай сайынғы жарналар туралы өнім берушілер ұсынған шоттар бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл ауданы мәслихатының 17.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 146</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Қостанай облысы Ұзынкөл ауданы мәслихатының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...15 lines deleted...]
-      7. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның шығындар сметасына және көрсетілетін қызметті алушыларға бюджет қаражаты есебінен коммуналдық қызметтерді төлеуге арналған шоттарға сәйкес кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге берілетін ай сайынғы жарналар туралы өнім берушілер ұсынған шоттар бойынша көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...15 lines deleted...]
-      8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші екінші деңгейдегі банктер арқылы есептелген сомаларды тұрғын үй көмегін алушылардың дербес шоттарына аудару арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1410,282 +1714,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұзынкөл аудандық мәслихатының кейбір күші жойылған шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың 2017 жылғы 2 ақпандағы № 76 "Әлеуметтік көмек көрсету қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6831 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мәслихаттың 2019 жылғы 27 ақпандағы № 260 "Мәслихаттың 2017 жылғы 2 ақпандағы № 76 "Әлеуметтік көмек көрсету қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6449 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мәслихаттың 2020 жылғы 21 мамырдағы № 377 "Мәслихаттың 2017 жылғы 2 ақпандағы № 76 "Әлеуметтік көмек көрсету қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9218 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мәслихаттың 2021 жылғы 1 қарашадағы № 71 "Мәслихаттың 2017 жылғы 2 ақпандағы № 76 "Әлеуметтік көмек көрсету қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25499 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2011,31 +2315,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>