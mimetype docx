--- v0 (2025-10-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2c6e27" w14:textId="c2c6e27">
+    <w:p w14:paraId="5769f22" w14:textId="5769f22">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,163 +85,241 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мәслихаттың 2023 жылғы 16 қарашадағы № 77 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы Қарасу ауданы мәслихатының 2024 жылғы 20 қыркүйектегі № 162 шешімі. Қостанай облысының Әділет департаментінде 2024 жылғы 27 қыркүйекте № 10271-10 болып тіркелді. Күші жойылды-Қостанай облысы Қарасу аудандық мәслихатының 2026 жылғы 6 тамыздағы № 340 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қостанай облысы Қарасу аудандық мәслихатының 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарасу аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2023 жылғы 16 қарашадағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10087 болып тіркелген) келесі өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешіммен бекітілген Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -252,290 +332,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді көрсетуге электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Қарасу ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек – жергілікті атқарушы орган мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – әлеуметтік көмек көрсетуді жүзеге асыратын ауданың жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уәкілетті мемлекеттік орган-Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайына зерттеп-қарау жүргізу үшін Қарасу ауданың әкімінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) шекті шама – әлеуметтік көмектің бекітілген ең жоғары мөлшері.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -548,170 +628,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Әлеуметтік көмек көрсету үшін мерекелік және атаулы күндердің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Кеңес әскерлерінің шектеулі контингентінің Ауғанстан Демократиялық Республикасынан шығарылған күні – 15 ақпан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Чернобыль апаты туралы еске алудың халықаралық күні – 26 сәуір;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Отан қорғаушы күні - 7 мамыр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жеңіс күні - 9 мамыр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Семей ядролық сынақ полигонының жабылу күні – 29 тамыз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -724,931 +804,931 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Атаулы күндер мен мереке күндеріне әлеуметтік көмек азаматтардың келесі санаттарына, табыстарын есепке алмай біржолғы көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Кеңес әскерлерінің шектеулі контингентінің Ауғанстан Демократиялық Республикасынан шығарылған күні – 15 ақпан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес Ауғанстан аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы ұрыс кезінде әскери борышын өтеу кезінде бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе Ауғанстандағы ұрыс қимылдары кезеңінде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Чернобыль апаты туралы еске алудың халықаралық күні – 26 сәуір;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың әсеріне байланысты болған азаматтардың отбасыларына 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Отан қорғаушы күні – 7 мамыр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасының екінші абзацында көрсетілген адамдарды қоспағанда, басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген басқа мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұрыс қимылдары жүргізілген басқа елдерде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жеңіс күні - 9 мамыр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлеріне 1500000 (бір миллион бес жүз) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген адамдарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелеріне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан, не майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамындағы адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген болған адамдарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне; екінші рет некеге тұрмаған зайыбына (жұбайына) 30000 (отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысының мүгедектігі бар адамдарға теңестiрiлген адамның екiншi рет некеге тұрмаған жұбайына (зайыбына), сондай-ақ жалпы ауруға шалдығу, жұмыста мертігу және басқа да себептер (құқыққа қайшы келетiндердi қоспағанда) салдарынан мүгедектігі бар адам деп танылған, Ұлы Отан соғысының қайтыс болған қатысушысының, партизанның, астыртын әрекет етушiнің, "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтың екінші рет некеге тұрмаған жұбайына (зайыбына) 30000 (отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 30000 (отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келесі санаттағы адамдарға 5 айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1663,211 +1743,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Семей ядролық сынақ полигонының жабылу күні – 29 тамыз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1880,70 +1960,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) тармақшасы жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9) табиғи зілзаланың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне нұқсан келтіргенге байланысты, кірістерді есепке алмағанда, бір мезгілдік 100 айлық есептік көрсеткіштен аспайтын мөлшерде";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1956,71 +2036,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі мазмұндағы 13) және 14) тармақшалармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13) бірінші топтағы мүгедектерге оларды алып жүретін адамдарға мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес санаторий-курорттық емделуге жұмсалған шығындарды өтеу үшін әлеуметтік қызметтер порталы арқылы санаторий-курорттық емделуді ұсынатын ұйымдарға, бірақ табысын есепке алмағанда, бір ілесіп жүретін адамға артық емес; 1 емдеу рәсімдерін қоспағанда, жылына бір рет тұру және тамақтану үшін нақты шығындар мөлшерінде, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына арналған әлеуметтік қызметтер порталы арқылы мүгедектігі бар адамдарға өткізу кезінде санаторий-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан аспайтын мөлшерде.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "14) Ұлы Отан соғысының ардагерлеріне, ардагерлерге және Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2055,91 +2135,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 - баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, 1) - 4) тармақшаларында, тармақшаларында көрсетілген басқа да адамдарға Қазақстан Республикасының шегінде санаторий-курорттық емделуге жолдаманың нақты құнын өтеуге, табыстарын есепке алмай жылына 1 рет, бірақ уәкілетті мемлекеттік орган айқындайтын іске асыру кезінде олардың мүгедектігі бар тұлғалардың порталы арқылы әлеуметтік қызмет тиісті қаржы жылына арналғансанаторий-курорттық емдеуқұнын өтеу ретінде ұсынылатын кепілдік берілген сомадан аспайтын соманы құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Санаторий-курорттық емделуге жолдама құнын өтеу Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы № 510 "Азаматтардың жекелеген санаттарын әлеуметтік қолдау жөніндегі қосымша шара туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімімен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген заттай нысаннан жазбаша бас тартылған жағдайда ұсынылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2152,90 +2232,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11 тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. Мереке күндері мен атаулы күндерге әлеуметтік көмек алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек алушылардың санаттарын жергілікті атқарушы орган айқындайды, содан кейін олардың тізімдері Мемлекеттік корпорацияға не өзге де ұйымдарға сұрау салу жолымен қалыптастырылады."</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2248,610 +2328,610 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "12. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алу үшін өтініш беруші өзінен немесе отбасы атынан әлеуметтік көмек көрсету жөніндегі уәкілетті органға Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті келесі құжаттарды қоса бере отырып ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат (жеке басын сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасы мүшелерінің) табыстары туралы мәліметтер (адамның (отбасы мүшелерінің) табыстарына қарамастан тағайындалатын әлеуметтік көмек алу үшін адамның (отбасы мүшелерінің) табыстары туралы мәліметтер берілмейді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген адамдар өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамдардың ата-анасы не заңды өкілі адамның иммун тапшылығы вирусымен ауырғанын растайтын құжатты ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауырғанын және амбулаториялық емделуде болғанын растайтын құжатты ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар оңалту фактісін және жол жүру құнын растайтын құжаттарды ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасының төртінші абзацында көрсетілген адамдар оқу фактісін, оның құнын және мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасын растайтын құжаттарды ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7,8) тармақшасында көрсетілген тұлғалар ағымдағы жылғы рецептілік бланкінің дәрігер куәландырған көшірмесін және кассалық және/немесе тауарлық чекті ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) тармақшасында көрсетілген адамдар табиғи зілзала немесе өрт салдарынан азаматқа (отбасына) не оның мүлкіне келтірілген залал фактісін растайтын құжатты ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасында көрсетілген адамдар өтініш берген тоқсанның алдындағы тоқсандағы табыстары туралы мәліметтерді, қайтыс болу фактісін, сондай-ақ қайтыс болған кезде қайтыс болған адамды жұмыссыз ретінде тіркеу фактісін растайтын құжаттарды ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде болу фактісін растайтын құжаттарды ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13) тармақшасында көрсетілген адамдар санаторий-курорттық емделуге ақы төленгенін растайтын құжатты, санаторий-курорттық ұйым бірінші топтағы мүгедектігі бар адамға және онымен бірге жүретін адамға берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынад;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14) тармақшасында көрсетілген адамдар әлеуметтік мәртебесін, санаторий-курорттық емделуге ақы төленгенін растайтын құжаттарды, санаторий-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттар түпнұсқада және көшірмелерде ұсынылады. Салыстырғаннан кейін құжаттардың түпнұсқалары өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2024 жылғы 10 сәуірден бастап туындаған құқықтық қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2987,63 +3067,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3365,35 +3467,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>