--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8182c2e" w14:textId="8182c2e">
+    <w:p w14:paraId="b132ca9" w14:textId="b132ca9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,170 +76,312 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарасу ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Қарасу ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидасын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы Қарасу ауданы мәслихатының 2024 жылғы 19 сәуірдегі № 128 шешімі. Қостанай облысының Әділет департаментінде 2024 жылғы 26 сәуірде № 10183-10 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қарасу аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      Ескерту. Тақырып жаңа редакцияда – Қостанай облысы Қарасу аудандық мәслихатының 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы "Тұрғын үй қатынастары туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>97-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес Қарасу аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – Қостанай облысы Қарасу аудандық мәслихатының 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қарасу ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі осы шешімнің </w:t>
+      1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес Қарасу ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары бекітілсін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Қостанай облысы Қарасу аудандық мәслихатының 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарасу аудандық мәслихатының кейбір шешімдерінің күші осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -471,51 +613,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қарасу</w:t>
+              <w:t>Қарасу аудандық мәслихатының</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -536,51 +678,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аудандық мәслихатының</w:t>
+              <w:t xml:space="preserve">2024 жылғы 19 сәуірдегі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -601,51 +743,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 19 сәуірдегі</w:t>
+              <w:t>№ 128 шешіміне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -666,582 +808,493 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 128 шешіміне</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z26" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қарасу ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Қарасу ауданында тұрғын үй көмегін көрсетудің мөлшері мен қағидалары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – Қостанай облысы Қарасу аудандық мәслихатының 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қарасу ауданында тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызметті алушылар), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай немесе оның бөлектері ретінде Қарасу ауданында аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, көрсетілетін қызметті алушыларға, сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkStart w:name="z28" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      ағымдағы және жинақтау жарналарына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z29" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемнің ұлғаюы бөлігіндегі байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғын үйді және жергілікті атқарушы орган жеке тұрғын үй қорынан жалға алған тұрғын үйді пайдаланғаны үшін төленетін шығыстарға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегін есептеу кезінде ескерілетін шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстар сомасының жиынтығы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегін тағайындау "Қарасу ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z33" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының жиынтық кірісін "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
+      3. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының жиынтық кірісін "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы өнеркәсіп және құрылыс Министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағида) айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
+      4. Тұрғын үй көмегі ағымдағы және жинақтау жарналарын төлеуге, коммуналдық қызметтерді тұтынуға, телекоммуникациялар желісіне қосылған телефон үшін абоненттік төлемнің ұлғаюы бөлігіндегі байланыс қызметтеріне, мемлекеттік тұрғын үй қорынан берілген тұрғын үйді және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғын үйді пайдалануға жұмсалатын шығыстар сомасы мен көрсетілетін қызметті алушының осы мақсаттарға арналған шығыстарының шекті жол берілетін деңгейі арасындағы айырма ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі бес (5) процент мөлшерінде айқындалды.</w:t>
+      Көрсетілетін қызметті алушының жиынтық табысына қатысты шығыстарының шекті жол берілетін деңгейі бес (5) пайыз мөлшерінде белгіленген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі Министрінің 2023 жылғы 28 шiлдедегi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына сәйкес әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлемі жүзеге асырылады (нормативтік құқытық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "цифрлық үкімет" веб-порталына тоқсанына бір рет жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрғын үй көмегін тағайындау кезінде бір адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес аудан нормасы қабылданады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+      Мемлекеттік корпорациядан құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауап не "цифрлық үкімет" веб-порталы арқылы беру мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі өнім берушілер ұсынған ағымдағы жинақтаушы жарналарға ай сайынғы шығыстар туралы шоттар және көрсетілетін қызметті алушыларға бюджет қаражаты есебінен коммуналдық қызметтерді төлеуге арналған шоттар бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
-[...181 lines deleted...]
-      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші қағида </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тұрғын үй көмегін тағайындау көрсетілген қызметті алушыларға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z42" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеу есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -1867,55 +1920,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2241,31 +2294,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>