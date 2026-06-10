--- v0 (2025-11-29)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4880632" w14:textId="4880632">
+    <w:p w14:paraId="6a161fe" w14:textId="6a161fe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жангелдин ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Жангелдин ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы Жангелдин ауданы мәслихатының 2024 жылғы 21 мамырдағы № 88 шешімі. Қостанай облысының Әділет департаментінде 2024 жылғы 28 мамырда № 10216-10 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Жангелдин ауданы мәслихатының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,134 +210,204 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жангелдин аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Жангелдин ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі осы шешімнің </w:t>
+      1. Жангелдин ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Жангелдин ауданы мәслихатының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жангелдин аудандық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -672,528 +780,768 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жангелдин ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Жангелдин ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның тақырыбы жаңа редакцияда - Қостанай облысы Жангелдин ауданы мәслихатының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Жангелдин ауданының аумағында тұрақты тіркелген және тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжай ретінде меншік құқығында тұрған аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызметті алушылар), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
-[...15 lines deleted...]
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Жангелдин ауданында тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғын-жайы ретінде меншік құқығындағы тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызмет алушылар), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ағымдағы және жинақтаушы жарналарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       коммуналдық көрсетілетін қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
-[...15 lines deleted...]
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге тұрғын үй көмегін көрсету жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
-[...15 lines deleted...]
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті аз қамтылған отбасылардың (азаматтардың) тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
-[...15 lines deleted...]
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Жангелдин ауданы мәслихатының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Жангелдин ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының жиынтық кірісін "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - қағида) айқындалған тәртіппен есептейді</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі бес (5) процент мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Қостанай облысы Жангелдин ауданы мәслихатының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлемі жүзеге асырылады (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
-[...15 lines deleted...]
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасымен көрсетілетін қызмет алушылардың осы мақсаттарға жұмсайтын шығыстарының шектi жол берiлетiн деңгейiнің арасындағы айырма ретiнде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкіметтің" веб-порталы арқылы жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...15 lines deleted...]
-      Көрсетілетін қызмет алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі бес (5) процент мөлшерінде айқындалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Тұрғын үй көмегін тағайындау" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Жангелдин ауданы мәслихатының 20.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұрғын үй көмегін тағайындау кезінде бір адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес аудан нормасы қабылданады.</w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлемі жүзеге асырылады (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Қостанай облысы Жангелдин ауданы мәслихатының 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкіметтің" веб-порталы арқылы жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеу есептелген сомаларды тұрғын үй көмегін алушылардың немесе қызмет көрсетушілердің жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1428,282 +1776,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жангелдин аудандық мәслихатының кейбір күші жойылған шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z35" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Жангелдин ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" 2017 жылғы 20 сәуірдегі № 86 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7026 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мәслихаттың "Мәслихаттың 2017 жылғы 20 сәуірдегі № 86 "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2018 жылғы 16 қарашадағы № 206 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8114 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мәслихаттың "Мәслихаттың 2017 жылғы 20 сәуірдегі № 86 "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" 2020 жылғы 5 мамырдағы № 296 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9168 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мәслихаттың "Мәслихаттың 2017 жылғы 20 сәуірдегі № 86 "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" шешіміне өзгеріс енгізу туралы" 2022 жылғы 27 сәуірдегі № 97 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27803 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2029,31 +2377,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>