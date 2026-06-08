--- v0 (2025-11-29)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cedd569" w14:textId="cedd569">
+    <w:p w14:paraId="46be271" w14:textId="46be271">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Алтынсарин ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
+        <w:t>Алтынсарин ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы Алтынсарин ауданы мәслихатының 2024 жылғы 21 тамыздағы № 91 шешімі. Қостанай облысының Әділет департаментінде 2024 жылғы 10 қыркүйекте № 10262-10 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Алтынсарин ауданы мәслихатының 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,74 +210,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес Алтынсарин аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы шешімнің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+      1. Алтынсарин ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1- қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Алтынсарин ауданы мәслихатының 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -686,514 +786,762 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Алтынсарин ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Алтынсарин ауданы бойынша тұрғын үй көмегін көрсету мөлшері мен Қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның тақырыбы жаңа редакцияда - Қостанай облысы Алтынсарин ауданы мәслихатының 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Алтынсарин ауданында тұратын, Қазақстан Республикасының аумағында жалғыз тұрғынжай ретінде меншік құқығындағы тұрғынжайды тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай - ақ мемлекеттік тұрғын үй қорынан тұрғынжайды және жергілікті атқарушы орган жалдаған тұрғын үйді жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп - ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының ұлғаюы бөлігінде көрсетілетін байланыс қызметтерін тұтынуға;</w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың сомасы ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың сомасы ретінде айқындалады.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Алтынсарин ауданы мәслихатының 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушыға жиынтық табысына шекті жол берілетін шығыстар үлесін жергілікті өкілді орган белгілеген 10 (он) пайыздан аспау керек.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегін тағайындауды "Алтынсарин ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі (бұдан әрі - көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті алушы жиынтық табысын Қазақстан Республикасы өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағида) айқындалатын тәртіппен тұрғын үй көмегін алуға өтініш білдірген тоқсанның алдындағы тоқсан үшін уәкілетті орган есептейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі бес (5) процент мөлшерінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Қостанай облысы Алтынсарин ауданы мәслихатының 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi № 295/НҚ (Қазақстан Республикасының әділет министрлігінде № 33200 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Көрсетілетін қызметті алушы (не оның өкілі сенімхатқа, заңнамаға, сот шешіміне не әкімшілік актіге негізделген өкілеттікке байланысты) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкіметтің" веб-порталына жүгінеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Тұрғын үй көмегін тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп - ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге, телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақыны ұлғайту бөлігінде коммуналдық қызметтер мен байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жергілікті тұрғын үй жалдаған тұрғынжайды пайдалануға арналған шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Алтынсарин ауданы мәслихатының 25.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Тұрғын үй көмегін тағайындау кезінде бір адамға 15 (он бес) шаршы метрден кем емес және 18 (он сегіз) шаршы метрден артық емес, бірақ бір бөлмелі пәтерден немесе жатақханадағы бөлмеден кем емес аудан нормасы қабылданады.</w:t>
+        <w:t xml:space="preserve">
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...116 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Алтынсарин ауданы мәслихатының 25.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 129</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - Қостанай облысы Алтынсарин ауданы мәслихатының 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғаш рет ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеу уәкілетті органмен есептелген сомаларды тұрғын үй көмегін алушылардың немесе қызмет көрсетушілердің жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1428,228 +1776,228 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алтынсарин аудандық мәслихатының күші жойылған кейбір шешімдердің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z35" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" Алтынсарин аудандық мәслихатының 2015 жылғы 25 ақпандағы № 252 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5422 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" мәслихаттың 2015 жылғы 25 ақпандағы № 252 шешіміне өзгерістер енгізу туралы" Алтынсарин аудандық мәслихатының 2016 жылғы 1 сәуірдегі № 15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6317 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" мәслихаттың 2015 жылғы 25 ақпандағы № 252 шешіміне өзгерістер енгізу туралы" Алтынсарин аудандық мәслихатының 2019 жылғы 3 сәуірдегі № 224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8324 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Тұрғын үй көмегін көрсету қағидасын бекіту туралы" мәслихаттың 2015 жылғы 25 ақпандағы № 252 шешіміне өзгерістер енгізу туралы" Алтынсарин аудандық мәслихатының 2020 жылғы 3 шілдедегі № 31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9308 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>