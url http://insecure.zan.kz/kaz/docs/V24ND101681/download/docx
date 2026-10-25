--- v1 (2026-01-15)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4eeb2cc" w14:textId="4eeb2cc">
+    <w:p w14:paraId="90563f1" w14:textId="90563f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -844,240 +844,294 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қостанай қаласында тұратын, Қазақстан Республикасының аумағындағы жалғыз тұрғынжайы ретінде меншік құқығындағы тұрғынжайда тұрақты тіркелген және тұратын аз қамтылған отбасыларға (азаматтарға) (бұдан әрі - көрсетілетін қызметті алушылар), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалға алған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай немесе оның бөлектері ретінде Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және Лисаков қаласында тұратын, көрсетілетін қызметті алушыларға, сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+      ағымдағы және жинақтау жарналарын;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Қостанай облысы Лисаков қалалық мәслихатының 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй көмегін тағайындау "Лисаков қаласы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі - көрсетілетін қызметті беруші) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының жиынтық кірісін "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі – Қағида) айқындалған тәртіппен есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t>4. Тұрғын үй көмегі ағымдағы және жинақтау жарналарын, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі бес (5) процент мөлшерінде айқындалды.</w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі 5 (бес) процент мөлшерінде айқындалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тұрғын үй көмегінің мөлшері көрсетілетін қызметті берушімен Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1099,61 +1153,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Қостанай облысы Лисаков қаласы мәслихатының 20.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 199</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - Қостанай облысы Лисаков қалалық мәслихатының 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1174,250 +1228,292 @@
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына сәйкес әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлемі жүзеге асырылады (Нормативтік құқытық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңнамаға, сот шешiмiне не әкiмшiлiк актіге негiзделген өкiлеттiгіне орай оның өкілі) тұрғын үй көмегін тағайындау үшін Қағидаларға сәйкес тоқсанына бір рет мемлекеттік корпорацияға немесе "цифрлық үкімет" веб-порталына жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңдарға, сот шешiмiне не әкiмшiлiк құжатқа негiзделген өкiлi) </w:t>
-[...38 lines deleted...]
-      "Тұрғын үй көмегін тағайындау" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      "Тұрғый үй көмегін тағайындау" мемлекеттік қызметті көрсетуге қойылатын негізі талаптардың тізбесі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - Қостанай облысы Лисаков қаласы мәслихатының 10.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – Қостанай облысы Лисаков қалалық мәслихатының 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z27" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Тұрғын үй көмегі көрсетілген қызметті алушылар ұсынған ағымдағы және жинақтау жарналарға арналған ай сайынғы шығыстар туралы шоттар және көрсетілетін қызметті алушыларға бюджет қаражаты есебінен коммуналдық қызметтерді төлеуге арналған шоттар бойынша көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – Қостанай облысы Лисаков қалалық мәслихатының 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған қала бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеу есептелген сомаларды тұрғын үй көмегін алушылардың немесе қызмет көрсетушілердің жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1652,348 +1748,348 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лисаков қалалық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" 2015 жылғы 29 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 297</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5621 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мәслихаттың "Мәслихаттың "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" 2015 жылғы 29 сәуірдегі № 297 шешіміне өзгерістер енгізу туралы" 2015 жылғы 21 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 386</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6130 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мәслихаттың "Мәслихаттың "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" 2015 жылғы 29 сәуірдегі № 297 шешіміне өзгерістер енгізу туралы" 2016 жылғы 3 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6491 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мәслихаттың "Мәслихаттың "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" 2015 жылғы 29 сәуірдегі № 297 шешіміне өзгерістер енгізу туралы" 2018 жылғы 10 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8080 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мәслихаттың "Мәслихаттың "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" 2015 жылғы 29 сәуірдегі № 297 шешіміне өзгерістер енгізу туралы" 2020 жылғы 7 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9128 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мәслихаттың "Мәслихаттың "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" 2015 жылғы 29 сәуірдегі № 297 шешіміне өзгерістер енгізу туралы" 2021 жылғы 5 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9905 болып тіркелген) шешімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мәслихаттың "Мәслихаттың "Тұрғын үй көмегін көрсету қағидаларын бекіту туралы" 2015 жылғы 29 сәуірдегі № 297 шешіміне өзгерістер енгізу туралы" 2022 жылғы 6 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28387 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2373,31 +2469,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>