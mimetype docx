--- v0 (2025-10-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fe41f3b" w14:textId="fe41f3b">
+    <w:p w14:paraId="a027ed9" w14:textId="a027ed9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,163 +85,241 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мәслихаттың 2023 жылғы 27 желтоқсандағы № 85 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы Арқалық қаласы мәслихатының 2024 жылғы 15 қазандағы № 126 шешімі. Қостанай облысының Әділет департаментінде 2024 жылғы 21 қазанда № 10294-10 болып тіркелді. Күші жойылды-Қостанай облысы Арқалық қалалық мәслихатының 2026 жылғы 20 тамыздағы № 251 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z114" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды-Қостанай облысы Арқалық қалалық мәслихатының 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арқалық қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мәслихаттың "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" 2023 жылғы 27 желтоқсандағы № 85 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10138-10 болып тіркелген) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешіммен бекітілген Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -252,290 +332,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі - Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге үміткер адамның (отбасының) өтінішін қарау бойынша Арқалық қаласы әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек – жергілікті атқарушы орган мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – облыстық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) шекті шама – әлеуметтік көмектің бекітілген ең жоғары мөлшері.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -548,190 +628,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Әлеуметтік көмек көрсету үшін мереке күндері мен атаулы күндерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 26 сәуір - Чернобыль апаты туралы еске алудың халықаралық күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 7 мамыр - Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр - Жеңіс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 29 тамыз - Семей ядролық сынақ полигонының жабылу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Тәуелсіздік күні -16 желтоқсан.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -744,931 +824,931 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Мереке күндер мен атаулы күндеріне біржолғы әлеуметтік көмек азаматтардың келесі санаттарына, табыстарын есепке алмай көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі – КСР Одағы) үкiметтік органдарының шешiмдерiне сәйкес Ауғанстан аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен, не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе Ауғанстандағы ұрыс қимылдары кезеңінде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауғанстандағы ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 26 сәуір - Чернобыль апаты туралы еске алудың халықаралық күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударған (өз еркімен кеткен) адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың әсеріне байланысты болған азаматтардың отбасыларына 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 7 мамыр - Отан қорғаушы күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасының екінші абзацында көрсетілген адамдарды қоспағанда, бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерiне, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген басқа мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі, не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілерге 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұрыс қимылдары жүргізілген басқа елдерде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 9 мамыр - Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының ардагерлеріне 1500000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген адамдарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлеріне, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерiне, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелеріне 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан, не майданда болуына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамындағы адамдарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға 100000 (жүз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген болған адамдарға 60000 (алпыс мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне; екінші рет некеге тұрмаған зайыбына (жұбайына) 30000 (отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысының мүгедектігі бар адамдарға теңестiрiлген адамның екiншi рет некеге тұрмаған жұбайына (зайыбына), сондай-ақ жалпы ауруға шалдығу, жұмыста мертігу және басқа да себептер (құқыққа қайшы келетiндердi қоспағанда) салдарынан мүгедектігі бар адам деп танылған, Ұлы Отан соғысының қайтыс болған қатысушысының, партизанның, астыртын әрекет етушiнің, "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтың екінші рет некеге тұрмаған жұбайына (зайыбына) 30000 (отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 30000 (отыз мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келесі санаттағы адамдарға 5 айлық есептік көрсеткіш мөлшерінде көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған адамдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1683,271 +1763,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 29 тамыз - Семей ядролық сынақ полигонының жабылу күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 50000 (елу мың) теңге мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық немесе әскери мақсаттағы объектiлердегi радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен азаматтық немесе әскери мақсаттағы объектілердегі радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына 5 айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 16 желтоқсан - Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен ақталған Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысушылар қатарынан саяси қуғын-сүргіндер құрбандарына 200 000 (екі жүз мың) теңге мөлшерінде.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1960,70 +2040,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8) тармақшасы жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8) дүлей апаттың немесе өрттің салдарынан зардап шеккен азаматқа (отбасына) не оның мүлкіне, табыстарын есепке алмай, біржолғы 100 айлық есептік көрсеткіш мөлшерінде;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2036,71 +2116,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13) және 14) тармақшалармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес бірінші топтағы мүгедектігі бар адамдардың және оларды санаторийлік-курорттық емдеуге алып жүретін адамдардың шығындарын өтеу әлеуметтік қызмет көрсету порталы арқылы санаторийлік-курорттық емдеуді жүзеге асыратын ұйымдарда, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына әлеуметтік қызметтер порталы арқылы мүгедектігі бар адамдарға сату кезінде санаторийлік-курорттық емдеу құнының өтемақысы ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызынан аспайтын, табыстарын есепке алмай бірақ бір алып жүретін адамнан аспайтын адаммен, жылына 1 рет емдеу шараларын қоспағанда, тұруға және тамақтануға нақты шығындар мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) Ұлы Отан соғысының ардагерлеріне, ардагерлерге және Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2135,91 +2215,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) - 4) тармақшаларында, көрсетілген басқа да адамдарға санаторийлік-курорттық емделуге жолдаманың нақты құнын өтеуге, Қазақстан Республикасының шегінде санаторийлік-курорттық емделуге жылына 1 рет, табыстарын есепке алмай, жолдаманың нақты құнын өтеуге, бірақ уәкілетті мемлекеттік орган айқындайтын тиісті қаржы жылына әлеуметтік қызметтер порталы арқылы мүгедектігі бар адамдарға оларды сату кезінде санаторийлік-курорттық емделудің құнына өтемақы ретінде ұсынылатын кепілдік берілген сомадан аспайтын мөлшерде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтардың жекелеген санаттарын әлеуметтік қолдау бойынша қосымша шара туралы" Қостанай облыстық мәслихатының 2020 жылғы 11 маусымдағы № 510 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9264 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімімен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген санаторийлік-курорттық емделуге жолдаманың құнын өтеу жазбаша түрде заттай нысаннан бас тартқан жағдайда ұсынылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2232,90 +2312,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12- тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Мереке күндер мен атаулы күндерне орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган белгілейді, содан кейін Мемлекеттік корпорацияға не өзге де ұйымдарға сұраныс жіберу арқылы олардың тізімдері қалыптастырылады."</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2328,630 +2408,630 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан әлеуметтік көмек көрсету жөніндегі органға немесе ауыл, ауылдық округ әкіміне Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді, оған мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат (жеке басын сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұлғаның (отбасы мүшелерінің) табысы туралы мәліметтер (тұлғаның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін тұлғаның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) тармақшаларында көрсетілген адамдар өтініш берушінің әлеуметтік мәртебесін растайтын құжатты ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасында көрсетілген адамның ата-анасы не заңды өкілі адамның иммун тапшылығы вирусы ауыруын растайтын құжатты ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдар туберкулезбен ауыру фактісін және амбулаторлық емделуде екенін растайтын құжатты ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасында көрсетілген адамдар оңалту фактісін және жол жүру құнын растайтын құжаттарды ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасының төртінші абзацында көрсетілген адамдар білім алғанын, оның құнын және мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасын растайтын құжаттарды ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасында көрсетілген адамдар ағымдағы жылғы рецептуралық бланкінің дәрігер куәландырған көшірмесін және кассалық немесе тауарлық чекті ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8), 9) тармақшасында көрсетілген адамдар дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжаттарды ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10), 11) тармақшасында көрсетілген адамдар өтініш берген тоқсанның алдындағы тоқсан үшін табысы туралы мәліметтерді, қайтыс болу фактісін, сондай-ақ қайтыс болуды тіркеу кезінде қайтыс болған адамды жұмыссыз ретінде тіркеу фактісін растайтын құжаттарды ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) тармақшасында көрсетілген адамдар бас бостандығынан айыру орындарынан босату, пробация қызметінің есебінде тұру фактісін растайтын құжаттарды ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13) тармақшасында көрсетілген адамдар санаторийлік-курорттық емделуге ақы төлегенін растайтын құжатты, бірінші топтағы мүгедектігі бар адамға және оны алып жүретін адамға санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14) тармақшасында көрсетілген адамдар әлеуметтік мәртебесін, санаторийлік-курорттық емделу ақысын төленгенін растайтын құжаттарды, санаторийлік-курорттық ұйым берген орындалған жұмыстардың (көрсетілген қызметтердің) актісін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру үшін құжаттардың төлнұсқалары мен көшірмелері ұсынылады. Салыстырып тексергеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек өтініш берген айдан басталады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2024 жылғы 10 сәуірінен бастап туындаған қатынастарға таратылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3087,55 +3167,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3465,35 +3567,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>