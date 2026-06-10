--- v0 (2025-10-02)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8203b55" w14:textId="8203b55">
+    <w:p w14:paraId="3b0a031" w14:textId="3b0a031">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,230 +76,324 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Түпқараған ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
-[...23 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Түпқараған ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маңғыстау облысы Түпқараған аудандық мәслихатының 2024 жылғы 18 сәуірдегі № 13/75 шешімі. Маңғыстау облысы Әділет департаментінде 2024 жылғы 22 сәуірде № 4700-12 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      "</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Түпқараған ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Маңғыстау облысы Түпқараған аудандық мәслихатының 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 39/185 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тұрғын үй қатынастары туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Қазақстан Республикасының Заңына және "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес Түпқараған аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Түпқараған ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Түпқараған ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары осы шешімнің 1 қосымшасына сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 - тармақ жаңа редакцияда - Маңғыстау облысы Түпқараған аудандық мәслихатының 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 39/185 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбе бойынша Түпқараған аудандық мәслихатының кейбір шешімдерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -384,130 +478,130 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Нугманов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Маңғыстау облысының жұмыспен қамтуды</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       үйлестіру және әлеуметтік бағдарламалар </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқармасы" мемлекеттік мекемесі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -677,428 +771,412 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 13/75 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z29" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Түпқараған ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+        <w:t xml:space="preserve"> Түпқараған ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Маңғыстау облысы Түпқараған аудандық мәслихатының 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 39/185 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен жалғыз тұрғынжай ретінде Түпқараған ауданында, Қазақстан Республикасының аумағында меншік құқығында тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі-көрсетілетін қызмет алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарға;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...240 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушылардың тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Түпқараған аудандық жұмыспен қамту, әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тұрғын үй көмегін алуға үміткер көрсетілетін қызметті алушының жиынтық кірісін тұрғын үй көмегін тағайындауды жүзеге асыратын көрсетілетін қызметті беруші есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының жиынтық кірісін "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (бұдан әрі - Қағида) айқындалған тәртіпте есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушылардың осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі 5 (бес) пайыз мөлшерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу қағидаларын айқындау және бекіту туралы" Қазақстан Республикасы цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шілдедегі № 295/НҚ бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифінің көтерілуіне өтемақы төлемі жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңнамаға, сот шешiмiне не әкiмшiлiк актіге негiзделген өкiлеттігі күшімен өкілі) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет Тұрғын үй көмегін беру Қағидаларына сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау немесе бас тарту туралы дәлелді жауап беру мерзімі Мемлекеттік корпорациядан немесе "электрондық үкімет" веб-порталынан құжаттардың толық топтамасын қабылдаған күннен бастап 6 (алты) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Қағидалардың 4-1-тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1268,642 +1346,642 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 13/75 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Түпқараған аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z33" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" Түпқараған аудандық мәслихатының 2013 жылғы 20 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10/76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 2241 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Аудандық мәслихаттың 2013 жылғы 20 наурыздағы № 10/76 "Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" Түпқараған аудандық мәслихатының 2014 жылғы 5 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19/130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 2381 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Аудандық мәслихаттың 2013 жылғы 20 наурыздағы № 10/76 "Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" Түпқараған аудандық мәслихатының 2014 жылғы 27 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25/172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 2526 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Түпқараған аудандық мәслихатының 2013 жылғы 20 наурыздағы № 10/76 "Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" Түпқараған аудандық мәслихатының 2016 жылғы 8 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4/31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3117 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Түпқараған аудандық мәслихатының 2013 жылғы 20 наурыздағы № 10/76 "Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" Түпқараған аудандық мәслихатының 2017 жылғы 15 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3368 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Түпқараған аудандық мәслихатының 2013 жылғы 20 наурыздағы № 10/76 "Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" Түпқараған аудандық мәслихатының 2018 жылғы 4 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24/202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3731 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Түпқараған аудандық мәслихатының 20 наурыздағы 2013 жылғы № 10/76 "Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" Түпқараған аудандық мәслихатының 2019 жылғы 19 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35/280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4032 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Түпқараған аудандық мәслихатының 2013 жылғы 20 наурыздағы № 10/76 "Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" Түпқараған аудандық мәслихатының 2020 жылғы 14 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43/330</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4214 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Түпқараған аудандық мәслихатының 2013 жылғы 20 наурыздағы № 10/76 "Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" Түпқараған аудандық мәслихатының 2021 жылғы 13 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51/378</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4431 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Түпқараған аудандық мәслихатының "Аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" 2013 жылғы 20 наурыздағы № 10/76 шешіміне өзгерістер енгізу туралы" Түпқараған аудандық мәслихатының 2021 жылғы 14 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7/43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 24924 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Түпқараған аудандық мәслихатының "Түпқараған ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" 2013 жылғы 20 наурыздағы №10/76 шешіміне өзгерістер енгізу туралы" Түпқараған аудандық мәслихатының 2022 жылғы 27 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13/76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 28101 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Түпқараған аудандық мәслихатының 2013 жылғы 20 наурыздағы № 10/76 "Түпқараған ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" Түпқараған аудандық мәслихатының 2023 жылғы 26 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5/36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4590-12 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Түпқараған аудандық мәслихатының 2013 жылғы 20 наурыздағы № 10/76 "Түпқараған ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" Түпқараған аудандық мәслихатының 2023 жылғы 20 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7/49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4618-12 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2229,31 +2307,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>