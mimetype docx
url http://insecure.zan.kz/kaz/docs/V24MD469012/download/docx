--- v0 (2025-10-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7af5a02" w14:textId="7af5a02">
+    <w:p w14:paraId="5a88fba" w14:textId="5a88fba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,206 +100,300 @@
         </w:rPr>
         <w:t>Қарақия ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облысы Қарақия аудандық мәслихатының 2024 жылғы 28 наурыздағы № 13/105 шешімі. Маңғыстау облысы Әділет департаментінде 2024 жылғы 3 сәуірде № 4690-12 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      "</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қарақия ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімнің тақырыбы жаңа редакцияда - Маңғыстау облысы Қарақия аудандық мәслихатының 26.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 35/288 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тұрғын үй қатынастары туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Қазақстан Республикасының Заңына және "Тұрғын үй көмегін беру қағидаларын бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) сәйкес Қарақия аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қарақия ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі айқындалсын.</w:t>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қарақия ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары осы шешімнің 1-қосымшасына сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 -тармақ жаңа редакцияда - Маңғыстау облысы Қарақия аудандық мәслихатының 26.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 35/288 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы шешімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбе бойынша Қарақия аудандық мәслихатының кейбір шешімдерінің және шешімдерінің құрылымдық элементтерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -384,110 +478,110 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Қалаубай</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ""Маңғыстау облысының жұмыспен</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтудыүйлестіру және әлеуметтік бағдарламалар</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      қамтудыүйлестіру және әлеуметтік бағдарламалар</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқармасы" мемлекеттік мекемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -657,328 +751,402 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 13/105 шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қарақия ауданында тұрғын үй көмегін көрсетудің мөлшері мен тәртібі</w:t>
+        <w:t xml:space="preserve"> Қарақия ауданында тұрғын үй көмегін көрсетудің мөлшері мен Қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаның тақырыбы жаңа редакцияда - Маңғыстау облысы Қарақия аудандық мәслихатының 26.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 35/288 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресмижарияланған күніненкейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қарақия ауданында тұратын, Қазақстан Республикасының аумағында жалғыз тұрғынжайы ретінде меншік құқығындағы тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      1. Тұрғын үй көмегі жергілікті бюджет қаражаты есебінен Қарақия ауданында тұратын, Қазақстан Республикасының аумағында жалғыз тұрғынжайы ретінде меншік құқығындағы тұрған тұрғынжайда тұрақты тіркелген және тұратын, аз қамтылған отбасыларға (азаматтарға) (бұдан әрі – көрсетілетін қызметті алушы), сондай-ақ мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды жалдаушыларға (қосымша жалдаушыларға):</w:t>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...15 lines deleted...]
-      кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...15 lines deleted...]
-      коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тұрғын үй көмегін есептеуге қабылданатын шығыстары жоғарыда көрсетілген бағыттардың әрқайсысы бойынша шығыстардың жиыны ретінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
-[...15 lines deleted...]
-      мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеуге беріледі.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрғын үй көмегін тағайындау "Қарақия аудандық жұмыспен қамту, әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Тұрғын үй көмегін алуға үміткер көрсетілетін қызметті алушының жиынтық кірісін Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2023 жылғы 8 желтоқсандағы № 117 "Тұрғын үй көмегін беру қағидаларын бекіту туралы" бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33763 болып тіркелген) (әрі қарай – Тұрғын үй көмегін беру қағидасы) айқындалған тәртіппен тұрғын үй көмегін тағайындауды жүзеге асыратын көрсетілетін қызметті беруші есептейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тұрғын үй көмегі кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жұмсалатын шығыстарды, коммуналдық қызметтерді және телекоммуникация желісіне қосылған телефон үшін абоненттік төлемақының өсуі бөлігінде байланыс қызметтерін тұтынуға, мемлекеттік тұрғын үй қорынан берілген тұрғынжайды және жеке тұрғын үй қорынан жергілікті атқарушы орган жалдаған тұрғынжайды пайдаланғаны үшін шығыстарды төлеу сомасы мен көрсетілетін қызметті алушының осы мақсаттарға жұмсайтын шығыстарының шекті жол берілетін деңгейінің арасындағы айырма ретінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызмет алушының жиынтық кірісіне шығыстарының шекті жол берілетін деңгейі 5 (бес) пайыз мөлшерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 - тармақ жаңаредакцияда - Маңғыстау облысы Қарақия аудандық мәслихатының 26.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 35/288 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқаенгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу "Әлеуметтік қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің өсуін өтеу мөлшерін айқындау және қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 28 шiлдедегi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 295/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33200 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті алушы (немесе оның сенiмхатқа, заңнамаға, сот шешiмiне не әкiмшiлiк актіге негiзделген өкiлеттігі күшімен өкілі) тұрғын үй көмегін тағайындау үшін тоқсанына бір рет Тұрғын үй көмегін беру қағидаларына сәйкес "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкімет" веб-порталына жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорациядан не "электрондық үкімет" веб-порталы арқылы құжаттардың толық жиынтығын қабылдаған күннен бастап құжаттарды қарау және тұрғын үй көмегін көрсету туралы шешім қабылдау не бас тарту туралы дәлелді жауаптың мерзімі 6 (алты) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1015,110 +1183,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тұрғын үй көмегі көрсетілген қызметті алушыларға кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға, оның ішінде кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жеткізушілер ұсынған ай сайынғы жарналар туралы шоттарға және шығыстар сметасына сәйкес бюджет қаражаты есебінен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй көмегінің мөлшерін көрсетілетін қызметті беруші Тұрғын үй көмегін көрсету қағидасының 4-1-тармағына сәйкес есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7 -тармақ жаңаредакцияда - Маңғыстау облысы Қарақия аудандық мәслихатының 26.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 35/288 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқаенгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тұрғын үй көмегін тағайындау көрсетілетін қызметті алушыларға тиісті қаржы жылына арналған аудан бюджетінде көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушыға тұрғын үй көмегін төлеуді көрсетілетін қызметті беруші есептелген сомаларды тұрғын үй көмегін алушылардың жеке шоттарына екінші деңгейдегі банктер арқылы аудару жолымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1288,662 +1534,662 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 13/105 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарақия аудандық мәслихатының күші жойылды деп танылған кейбір шешімдерінің және шешімдерінің құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2013 жылғы 11 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 2286 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2014 жылғы 6 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16/169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Аудандық мәслихаттың 2013 жылғы 11 шілдедегі № 11/120 "Қарақия ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 2380 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. 2014 жылғы 15 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22/227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия аудандық мәслихаттың 2013 жылғы 11 шілдедегі № 11/120 "Қарақия ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 2514 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. 2016 жылғы 24 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5/46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия аудандық мәслихатының 2013 жылғы 11 шілдедегі № 11/120 "Қарақия ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3185 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. 2017 жылғы 10 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8/94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия аудандық мәслихатының 2013 жылғы 11 шілдедегі № 11/120 "Қарақия ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3304 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. 2018 жылғы 29 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 17/197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия аудандық мәслихатының 2013 жылғы 11 шілдедегі № 11/120 "Қарақия ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгеріс енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3629 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. 2018 жылғы 3 шілдедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18/210</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия аудандық мәслихатының 2013 жылғы 11 шілдедегі № 11/120 "Қарақия ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгеріс пен толықтырулар енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 3689 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. 2019 жылғы 25 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 37/381</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" Қарақия аудандық мәслихатының 2013 жылғы 11 шілдедегі № 11/120 шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4096 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. 2020 жылғы 15 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41/414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия аудандық мәслихатының кейбір шешімдеріне өзгерістер енгізу туралы" шешімінің 1-тармағының 1) тармақшасы (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4237 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. 2020 жылғы 27 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 45/453</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия аудандық мәслихатының 2013 жылғы 11 шілдедегі № 11/120 "Қарақия ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4362 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. 2021 жылғы 29 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8/71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия ауданында аз қамтамасыз етілген отбасыларға (азаматтарға) тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау Қағидасын бекіту туралы" Қарақия аудандық мәслихатының 2013 жылғы 11 шілдедегі № 11/120 шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 25567 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. 2022 жылғы 7 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 17/165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия аудандық мәслихатының 2013 жылғы 11 шілдедегі № 11/120 "Қарақия ауданында тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау туралы" шешіміне өзгеріс енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 29495 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. 2023 жылғы 26 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4/28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қарақия аудандық мәслихатының 2013 жылғы 11 шілдедегі № 11/120 "Қарақия ауданында тұрғын үй көмегін көрсетудің мөлшерін және тәртібін айқындау туралы" шешіміне өзгерістер енгізу туралы" шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4570-12 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 2023 жылғы 19 қазандағы № 7/77 "Қарақия аудандық мәслихатының кейбір шешімдеріне өзгерістер енгізу туралы" шешіміне қосымшаның 1-тармағы (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4624-12 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2269,31 +2515,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>