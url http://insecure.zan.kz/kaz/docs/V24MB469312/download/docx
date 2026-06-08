--- v0 (2025-11-22)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb674ec" w14:textId="eb674ec">
+    <w:p w14:paraId="7f1a8f0" w14:textId="7f1a8f0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,94 +132,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджет кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, Қазақстан Республикасының "</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" қаулысына сәйкес, Жаңаөзен қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Жаңаөзен қалалық мәслихаты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ШЕШІМ ҚАБЫЛДАДЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/352</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -335,51 +417,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Жаңаөзен қалалық  мәслихатының төрағасы </w:t>
+              <w:t xml:space="preserve">      Жаңаөзен қалалық мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -403,131 +485,233 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Г. Байжанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"КЕЛІСІЛДІ" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Маңғыстау облысының жұмыспен қамтуды </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">үйлестіру және әлеуметтік бағдарламалар </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">басқармасы" мемлекеттік мекемесі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -561,350 +745,279 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жаңаөзен қалалық мәслихатының</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Жаңаөзен қалалық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">мәслихатының </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 28 наурыздағы</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">2024 жылғы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">28 наурыздағы </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 14/111 шешіміне 1 қосымша</w:t>
+              <w:t xml:space="preserve">№ 14/111 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңаөзен қаласында әлеуметтік көмек көрсетудің, оның мөлшерлерін  белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидаға өзгеріс енгізілді - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 10.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20/159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 - тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жаңаөзен қаласында әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№523</w:t>
+        <w:t>№ 523</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" қаулысына сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1041,130 +1154,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру обьектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған обьектісі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) "электрондық үкімет" веб-порталы – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру обьектісі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1201,51 +1314,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1380,925 +1493,1163 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген әлеуметтік қолдау шаралары осы Қағидаларда айқындалған тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және жылына бір рет, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/352</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 - тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z63" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мереке күндері мен атаулы күндерге әлеуметтік көмек күнтізбелік бір жылда бір рет ақшалай нысанда келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 8 наурыз – Халықаралық әйелдер күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған және бұрын "Батыр Ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 1 мамыр – Қазақстан халқының бірлігі мерекесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық топтағы мүгедектігі бар адамдарға, жеті жасқа дейінгі мүгедектігі бар балаларға, жетіден он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға – 110 000 (бір жүз он мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мамыр – Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдарға – 259 500 (екі жүз елу тоғыз мың бес жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе ұрыс қимылдары жүргізілген басқа мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге -259 500 (екі жүз елу тоғыз мың бес жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне -216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң – 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - КСР Одағы) ордендерімен және медальдарымен наградталған адамдарға - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға -173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-6 баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аталған адамдардың отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның, сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне; екінші рет некеге тұрмаған зайыбына (жұбайына) - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 - 1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысқан адамдарға - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдарға - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 - 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударған (өз еркімен кеткен) адамдарға - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың әсеріне байланысты болған азаматтардың отбасыларына - 173 000 (бір жүз жетпіс үш мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен тұлғаларға – 43 250 (қырық үш мың екі жүз елу) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақы алушыларға (балаларға) - 34 600 (отыз төрт мың алты жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 1 қазан – Қарттар күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 (жетпіс) жастан асқан зейнеткерлерге – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 16 желтоқсан – Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жаппай саяси қуғын-сүргiндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан тұлғаларға – 216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5 тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/352</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек келесі санаттағы азаматтарға өтініші негізінде бір жылда бір рет көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
-[...15 lines deleted...]
-      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келгенде, осы жағдай туындаған сәттен бастап алты айдың ішінде, өтініші бойынша, 1 рет, табысын есепке алмай – 450 000 (төрт жүз елу мың) теңгеден аспайтын мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік маңызы бар аурулары (қатерлі ісіктер, туберкулез, адамның иммунитет тапшылығы вирусын тудыратын ауру) бар, мемлекеттік жәрдемақы алмайтын тұлғаларға, жылына 1 рет, табыстарын есепке алмай – 100 000 (бір жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш берген тоқсанның алдындағы тоқсанда ең төмен күнкөріс деңгейі шамасынан төмен жан басына шаққандағы орташа табысы бар тұлғаларға, жылына 1 рет – 50 000 (елу мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 6 тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/352</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Санаторийлік-курорттық емделуге әлеуметтік көмек жылына бір рет арызы негізінде табыстарын есепке алмай келесі санаттағы азаматтарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға, олардың жесiрлерiне, қаза тапқан әскери қызметшілердің отбасыларына, 1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға, тылда еңбек еткен және әскери қызмет өткерген адамдарға (бұл ретте, егер аталған адамдар бір мезгілде мүгедектер санатына жататын болса, қамтамасыз ету олардың таңдауы бойынша бір ғана негізде жүзеге асырылады) санаториялық-курорттық емделуге, бірақ кепілдік берілген сомадан артық емес және темір жол көлігінде жол жүру құнын төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші топтағы мүгедектігі бар адамды санаторийлік-курорттық емдеуге алып жүретін адамның уәкілетті мемлекеттік орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызы мөлшерінде, санаторийлік-курорттық ұйымда болу құнын жергілікті атқарушы органдардан өтетіп алуға құқығы бар (жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1 тармақпен толықтырылды - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/352</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.05.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 - тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Қорытынды ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z63" w:id="19"/>
-[...795 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="29"/>
+    <w:bookmarkStart w:name="z72" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Әлеуметтік көмек ұсынуға шығыстарды қаржыландыру қаланың бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z74" w:id="30"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z74" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2315,68 +2666,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Ескерту. 8 - тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 11.08.2025 № 28/244 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды уәкілетті орган "Е-Собес" автоматтандырылған ақпараттық жүйесiнiң дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2410,458 +2763,387 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жаңаөзен қалалық мәслихатының</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Жаңаөзен қалалық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">мәслихатының </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 28 наурыздағы</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">2024 жылғы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">28 наурыздағы </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 14/111 шешіміне 2 қосымша</w:t>
+              <w:t xml:space="preserve">№ 14/111 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="31"/>
+    <w:bookmarkStart w:name="z78" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңаөзен қалалық мәслихатының күші жойылған кейбір  шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z79" w:id="32"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z79" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2021 жылғы 16 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидасын бекіту туралы" шешім (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4502 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z80" w:id="33"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z80" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. 2021 жылғы 15 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13/100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2021 жылғы 16 сәуірдегі № 3/27 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешім (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26075 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z81" w:id="34"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z81" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. 2022 жылғы 5 мамырдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№18/147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2021 жылғы 16 сәуірдегі № 3/27 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешім (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №28035 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z82" w:id="35"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z82" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. 2022 жылғы 3 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22/187</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Маңғыстау облысы Жаңаөзен қалалық мәслихатының 2021 жылғы 16 сәуірдегі № 3/27 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешім (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30219 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z83" w:id="36"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z83" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. 2022 жылғы 30 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28/220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жаңаөзен қалалық мәслихатының 2021 жылғы 16 сәуірдегі № 3/27 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың Қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" шешім (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31632 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3187,31 +3469,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>