--- v1 (2025-11-17)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ff7c43b" w14:textId="ff7c43b">
+    <w:p w14:paraId="c57f1aa" w14:textId="c57f1aa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1501,1288 +1501,1212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, жылына 1 рет) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z81" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мереке күндері мен атаулы күндерге әлеуметтік көмек бір рет ақшалай нысанда келесі санаттағы азаматтарға көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      1) 21-23 наурыз - Наурыз мейрамы:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 8 наурыз - Халықаралық әйелдер күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға – 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 1 мамыр - Қазақстан халқының бірлігі мерекесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық топтағы мүгедектігі бар адамдарға, жеті жасқа дейiнгi мүгедектігі бар балаларға, жетіден он сегіз жасқа дейiнгi бiрiншi, екiнші, үшiншi топтағы мүгедектігі бар балаларға – 110 000 (жүз он мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мамыр - Жеңіс күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне – 5 000 000 (бес миллион) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдарға – 259 500 (екі жүз елу тоғыз мың бес жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173 000 (жүз жетпіс үш мың) теңге мөлшерінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы Кеңестік Социалистік Республикалар Одағының (бұдан әрі - КСР Одағы) ордендерімен және медальдарымен наградталған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, "Ардагерлер туралы" Қазақстан Республикасының Заңының 4 – 6 баптарында аталған адамдардың отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабуылына қарсы қорғаныстың объектiлiк және авариялық командаларының өзiн-өзi қорғау топтарының жеке құрамы қатарындағы адамдардың отбасыларына, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінiң отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның, сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адамдар деп танылған, қайтыс болған Ұлы Отан соғысына қатысушының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлеріне, екінші рет некеге тұрмаған зайыбына (жұбайына);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 29 тамыз- Семей ядролық сынақ полигонының жабылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен тұлғаларға – 43 250 (қырық үш мың екі жүз елу) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақы алушыларға (балаларға) –34 600 (отыз төрт мың алты жүз) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 1 қазан – Қарттар күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 (жетпіс) жастан асқан зейнеткерлерге - 15 000 (он бес мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 16 желтоқсан- Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен ақталған, Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан тұлғаларға – 216 250 (екі жүз он алты мың екі жүз елу) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5 - тармақ жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/193 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(01.05.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек жылына бір рет өмірлік қиын жағдайға тап болған санаттағы азаматтарға өтініш берілген айдан бастап көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апаттың немесе өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келгенде, осы жағдай туындаған сәттен бастап он екі айдың ішінде, табысын есепке алмай – 450 000 (төрт жүз елу мың) теңгеден аспайтын мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік мәні бар аурулары (қатерлі ісіктер, туберкулез, адамның иммунитет тапшылығы вирусын тудыратын ауру) бар, мүгедектігі бойынша мемлекеттік жәрдемақы алмайтын тұлғаларға, табыстарын есепке алмай – 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы бойынша ең төмен күнкөріс деңгейінің 1 еселенген шамасынан төмен, өтініш берген тоқсан алдындағы жан басына шаққандағы орташа табысы бар тұлғаларға - 50 000 (елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6 - тармақ жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/193 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(01.05.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6-1. Азаматтардың жекелеген санаттарына әлеуметтік көмек жылына бір рет Қазақстан Республикасының аумағында санаторлық-курорттық емделуге, келесі санаттағы азаматтарға өтініші бойынша көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне және жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдарға, олардың жесiрлерiне, қаза тапқан әскери қызметшілердің отбасыларына, 1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға, тылда еңбек еткен және әскери қызмет өткерген адамдарға Қазақстан Республикасының аумағында санаторийлік-курорттық емделуге табыстарын есепке алмай, бірақ кепілдік берілген сомадан артық емес және темір жол көлігінде жол жүру құнын төлеу (бұл ретте көрсетілген тұлғалар бір мезгілде мүгедектігі бар адамдар санатына да жататын болса, таңдауы бойынша тек бір негіз (бір санат) бойынша ұсынылады);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші топтағы мүгедектігі бар адамды санаторийлік-курорттық емдеуге алып жүретін адамның уәкілетті мемлекеттік орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың жетпіс пайызы мөлшерінде, табыстарын есепке алмай, санаторийлік-курорттық ұйымда болу құнын жергілікті атқарушы органдардан өтетіп алуға құқығы бар (жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 6-1 тармақпен толықтырылды - Маңғыстау облысы Ақтау қалалық маслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/193 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2. Азаматтардың жекелеген санаттарына әлеуметтік көмек жылына бір рет табыстарын есепке алмай, келесі санаттағы азаматтарға өтініші бойынша көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне коммуналдық көрсетілетін қызметтерді төлеуге және тұрғын үйді күтіп-ұстауға, табыстарын есепке алмай, ай сайын - нақты шығындар мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектердің мөлшері қажеттілігіне қарай жергілікті бюджеттің мүмкіндіктерін ескере отырып, әр үш жыл сайын қайта қаралуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 6-2 тармақпен толықтырылды - Маңғыстау облысы Ақтау қалалық маслихатының 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/193 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қорытынды ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әлеуметтік көмек ұсынуға шығыстарды қаржыландыру қаланың бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға - 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      барлық топтағы мүгедектігі бар адамдарға, жеті жасқа дейiнгi мүгедектігі бар балаларға, жетіден он сегіз жасқа дейiнгi бiрiншi, екiнші, үшiншi топтағы мүгедектігі бар балаларға - 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8 - тармақ жаңа редакцияда - Маңғыстау облысы Ақтау қалалық мәслихатының 21.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19/123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) шешімімен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды уәкілетті орган "Е-Собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...1156 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2952,242 +2876,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 12/76 шешіміне  2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтау қалалық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z89" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Ақтау қаласында тұратын мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" Ақтау қалалық мәслихатының 2021 жылғы 16 сәуірдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№2/18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 4501 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z90" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Маңғыстау облысы Ақтау қалалық мәслихатының 2021 жылғы 16 сәуірдегі №2/18 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Ақтау қаласында тұратын мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" Ақтау қалалық мәслихатының 2022 жылғы 31 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№12/100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №27614 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z91" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Маңғыстау облысы Ақтау қалалық мәслихатының 2021 жылғы 16 сәуірдегі №2/18 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Ақтау қаласында тұратын мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" Ақтау қалалық мәслихатының 2022 жылғы 4 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№18/147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>       шешімі (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде №30199 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3513,31 +3437,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>