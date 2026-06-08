--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="75c881b" w14:textId="75c881b">
+    <w:p w14:paraId="5c60285" w14:textId="5c60285">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Маңғыстау облысы бойынша тарих және мәдениет ескерткіштерінің қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының шекараларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облысы әкімдігінің 2024 жылғы 24 қыркүйектегі № 195 қаулысы. Маңғыстау облысы Әділет департаментінде 2024 жылғы 27 қыркүйекте № 4730-12 болып тіркелді</w:t>
+        <w:t>Маңғыстау облысы әкімдігінің 2024 жылғы 24 қыркүйектегі № 195 қаулысы. Маңғыстау облысы Әділет департаментінде 2024 жылғы 27 қыркүйекте № 4730-12 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -504,50 +504,86 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Қилыбай</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -582,51 +618,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маңғыстау облысы әкімдігінің</w:t>
+              <w:t xml:space="preserve">Маңғыстау облысы әкімдігінің </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -647,51 +683,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 24 қыркүйектегі</w:t>
+              <w:t>2025 жылғы "___" ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -712,74 +748,305 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 195 қаулысына 1 қосымша</w:t>
+              <w:t>№_____ қаулысына 1 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маңғыстау облысы әкімдігінің </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 жылғы 24 қыркүйектегі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№195 қаулысына 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Маңғыстау облысының Қарақия ауданында орналасқан  тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекаралары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+        <w:t xml:space="preserve"> Маңғыстау облысының Қарақия ауданында орналасқан тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекаралары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1- қосымша жаңа редакцияда - Маңғыстау облысы әкімдігінің 22.07.2025 № 155 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -941,159 +1208,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарих және  мәдениет  ескерткішінің алаңы,  гектар</w:t>
+Тарих және мәдениет ескерткішінің алаңы, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорғау айма ғының алаңы</w:t>
+Қорғау аймағының алаңы, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құрылыс салуды реттеу аймағының алаңы</w:t>
+Құрылыс салуды реттеу аймағының алаңы, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорғалатын  табиғи  ландшафт аймағының  алаңы</w:t>
+Қорғалатын табиғи ландшафт аймағының алаңы, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1125,442 +1392,4770 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Оғыланды некрополі, X – ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сенек ауылынан солтүстік-шығысқа қарай 95 шақырымда орналасқан Оғыланды жерінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оғланды жеріндегі Бекет ата жерасты мешіті, ХVIII ғасыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қала құрылысы және сәулет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сенек ауылынан солтүстік-шығысқа қарай 95 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21,53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шопан ата жерасты мешіті және қорымы (1661 бірлік), Х-ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбльдер мен кешендер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сенек ауылынан солтүстік-батысқа қарай 20 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әліке-Қанай некрополі, ХІХ ғасырдың аяғы - ХХ ғасырдың басы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайөтес ауылдық округінің Сайөтес ауылынан шығысқа қарай 83 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Оғыланды некрополі, </w:t>
-[...38 lines deleted...]
-        </w:tc>
+0,321 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,626 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,930</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балуанияз некрополі, ХVIII - ХХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 ансамбль мен кешен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Сенек ауылдық округінің Аққұдық елді мекенінен солтүстік-шығысқа қарай 60 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,087</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Сенек ауылынан солтүстік-шығысқа қарай 95 шақырымда орналасқан Оғыланды жерінде </w:t>
+0,908 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2, 4</w:t>
+1,167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1,75 га</w:t>
+              <w:t xml:space="preserve">
+1,426 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бармақ некрополі, XIV - XVI ғасырлар және XVIII ғасырдың аяғы - ХХ ғасырдың басы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлеп ауылынан оңтүстікке қарай 76 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,75 га</w:t>
+0,522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1,75 га</w:t>
+              <w:t xml:space="preserve">
+0,721 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,002 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,283 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дауысты-Дүкен некрополі, XVIII ғасыр - ХХ ғасырдың І жартысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайөтес ауылдық округінің Сайөтес ауылынан солтүстік-шығысқа қарай 85 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,549</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,721 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,012 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,304 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкесем некрополі, ХIV - ХVIII - ХХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сенек ауылдық округінің Аққұдық елді мекенінен солтүстік-шығысқа қарай 70 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,892</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,445 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,699 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,954 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орыс некрополі, XVIII ғасырдың аяғы - XX ғасырдың басы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайөтес ауылдық округінің Сайөтес ауылынан шығысқа қарай 98 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,337</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,618 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,895 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,171 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Кіндікті (Үлкенқұдық) діни-қабірлеу кешені, б.д.д. ІІ мыңжылдықтың ортасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сенек ауылынан солтүстікке қарай 35 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,637 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,654 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,672 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Қырғын некрополі, ХIХ ғасыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қызылсай ауылынан солтүстік-шығысқа қарай 94 шақырымда </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,692</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аббревиатураның толық жазылуы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>га – гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...63 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve"> "Оғыланды некрополі, X - ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="6007100"/>
+            <wp:extent cx="7810500" cy="5778500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="6007100"/>
+                      <a:ext cx="7810500" cy="5778500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Оғланды жеріндегі Бекет ата жерасты мешіті", ХVIII ғасыр тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4279900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4279900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Шопан ата жерасты мешіті және қорымы", Х-ХIХ ғасырлар; тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="8966200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="8966200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Әліке-Қанай некрополі, ХІХ ғасырдың аяғы - ХХ ғасырдың басы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4267200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4267200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Балуанияз некрополі, ХVIII - ХХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3924300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3924300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Бармақ некрополі, XIV - XVI ғасырлар және XVIII ғасырдың аяғы - ХХ ғасырдың басы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5105400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5105400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Дауысты-Дүкен некрополі, XVIII ғасыр - ХХ ғасырдың І жартысы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының артасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4330700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4330700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Көкесем некрополі, ХIV - ХVIII - ХХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4241800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4241800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Орыс некрополі, XVIII ғасырдың аяғы - XX ғасырдың басы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3479800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3479800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Ұлы Кіндікті (Үлкенқұдық) діни-қабірлеу кешені, б.д.д. ІІ мыңжылдықтың ортасы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3937000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3937000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Ұлы Қырғын некрополі, ХIХ ғасыр" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3441700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3441700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1706,51 +6301,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 24 қыркүйектегі</w:t>
+              <w:t>2025 жылғы "___" ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1771,74 +6366,305 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 195 қаулысына 2 қосымша</w:t>
+              <w:t>№_____ қаулысына 2 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маңғыстау облысы әкімдігінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 24 қыркүйектегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№195 қаулысына 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Маңғыстау облысының Маңғыстау ауданында орналасқан  тарих және мәдениет ескерткіштерінің қорғау аймақтарының,  құрылыс салуды реттеу аймақтарының және қорғалатын  табиғи ландшафт аймақтарының шекаралары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve"> Маңғыстау облысының Маңғыстау ауданында орналасқан тарих және мәдениет ескерткіштерінің қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының шекаралары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2- қосымша жаңа редакцияда - Маңғыстау облысы әкімдігінің 22.07.2025 № 155 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -2000,51 +6826,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарих  және  мәдениет ескерт кішінің  алаңы, гектар</w:t>
+Тарих және мәдениет ескерткішінің алаңы, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2184,70 +7010,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-XVIII - XIX ғасырлар</w:t>
+              <w:t>
+Құлбарақ некрополі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+XVIII-XIX ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2347,123 +7173,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14493,40 м2</w:t>
+14 493,40 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17119,49 м2</w:t>
+17 119,49 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19499,07 м2</w:t>
+19 499,07 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2495,70 +7321,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-XV - XX ғасырлар</w:t>
+              <w:t>
+Құнан некрополі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+XV-XX ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2658,123 +7484,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20232,15 м2</w:t>
+20 232,15 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22867,05 м2</w:t>
+22 867,05 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25328,85 м2</w:t>
+25 328,85 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2807,51 +7633,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мыңкісі некрополі, XVII - XX ғасырлар</w:t>
+Мыңкісі некрополі, XVII-XX ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2951,123 +7777,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16064,80 м2</w:t>
+16 064,80 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18611,42 м2</w:t>
+18 611,42 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21085,12 м2</w:t>
+21 085,12 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3100,51 +7926,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тобықты жеріндегі Бекет - ата жерасты мешіті, XVIII –XIX ғасырлар</w:t>
+Тобықты жеріндегі Бекет-ата жерасты мешіті, XVIII-XIX ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3393,51 +8219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үшкөз-Мейрам некрополі, XIV - XХ ғасырлар</w:t>
+Үшкөз-Мейрам некрополі, XIV-XХ ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3537,123 +8363,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12486,88 м2</w:t>
+12 486,88 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14993,15 м2</w:t>
+14 993,15 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17391,66 м2</w:t>
+17 391,66 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3686,51 +8512,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекбаулы ата некрополі, XVI - XVII ғасырлар және XVIII - XIX ғасырлар</w:t>
+Бекбаулы ата некрополі, XVI-XVII ғасырлар және XVIII-XIX ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3830,123 +8656,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19610,40 м2</w:t>
+19 610,40 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22250,43 м2</w:t>
+22 250,43 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24771,77 м2</w:t>
+24 771,77 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3979,51 +8805,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақжігіт күмбезтамы, XVIII - XIX ғасырлар</w:t>
+Ақжігіт күмбезтамы, XVIII-XIX ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4272,51 +9098,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаракісі некрополі, XVIII ғасыр - ХХ ғасырдың І жартысы</w:t>
+Қаракісі некрополі, XVIII ғасыр-ХХ ғасырдың І жартысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4565,51 +9391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтес некрополі, XIV - XVI ғасырлар және XVIII - XX ғасырлар</w:t>
+Өтес некрополі, XIV-XVI ғасырлар және XVIII-XX ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4858,51 +9684,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шілкөз-Мейрам некрополі, XVI - XX ғасырлар</w:t>
+Шілкөз-Мейрам некрополі, XVI-XX ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5151,87 +9977,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алтынқазған діни-жерлеу кешені, III - IV ғасырлар</w:t>
+Алтынқазған діни-жерлеу кешені, III-IV ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-археология </w:t>
+              <w:t>
+археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5462,69 +10288,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылқала қалашығы, Ақмыш шатқалы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-X – XVII</w:t>
-[...17 lines deleted...]
-ғасырлар</w:t>
+X–XVII ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5697,1746 +10505,8339 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шақпақ ата жерасты мешіті және қорымы (57 бірлік), IХ-Х ғасырлар, XIV-XIX ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбльдер мен кешендер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таушық ауылынан солтүстік-батысқа қарай 30 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29,9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қараман ата жерасты мешіті және қорымы (470 бірлік), ХIII-ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбльдер мен кешендер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетпе ауылынан оңтүстік-батысқа 35 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ешкіқырған некрополі, XVI-XX ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайөтес ауылдық округінің Сайөтес ауылынан солтүстік-шығысқа қарай 25 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,19 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,47 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,47 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көккүмбет күмбезтамы, ХIV ғасырдың ІІ жартысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қала құрылысы және сәуле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұщықұдық ауылынан шығысқа қарай 7 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,072 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,136 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,201 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айғырлы - 1 қорымы, орта ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таушық ауылынан оңтүстік-батысқа қарай 17,5 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,707 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,733 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,759 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауызорпа некрополі, XV - XIX ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шайыр ауылдық округінің Тиген елді мекеніненсолтүстік-шығысқа қарай 17 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,069 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,346 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,623 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәді некрополі, XIV - XX ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шайыр ауылдық округінің Тиген елді мекенінен солтүстік-шығысқа қарай 37 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,349</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,615 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,921 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,227 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалнияз некрополі, XIX ғасыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетпе ауылынан оңтүстік-батысқа қарай 31 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,741 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,004 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,266 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құлмамбет некрополі, XVI - XVII ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетпе ауылынан солтүстік-батысқа қарай 12 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,397 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,597 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,897 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызан некрополі, XVI - XIX ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызан ауылынан шығысқа қарай 2 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,296 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,599 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,701 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қырықкез некрополі, XVIII - XIX ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шайыр ауылдық округінің Тиген елді мекенінен солтүстік-шығысқа қарай 12 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,789 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,084 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,379 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аббревиатуралардың толық жазылуы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>м2 – шаршы метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>га – гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...83 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve"> "Құлбарақ некрополі, XVIII - XIX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="4838700"/>
-[...1431 lines deleted...]
-            <wp:extent cx="7810500" cy="4140200"/>
+            <wp:extent cx="7810500" cy="5638800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="4140200"/>
+                      <a:ext cx="7810500" cy="5638800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="5346700"/>
+            <wp:extent cx="7810500" cy="5994400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="5346700"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Құнан некрополі, XV-XX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="9791700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="9791700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId25"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="8267700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId26"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="8267700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мыңкісі некрополі, XVII-XX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId28"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId29"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Тобықты жеріндегі Бекет-ата жерасты мешіті, XVIII-XIX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="7734300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId30"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="7734300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Үшкөз-Мейрам некрополі, XIV-XХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="9969500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="9969500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId36"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Бекбаулы ата некрополі, XVI-XVII ғасырлар және XVIII-XIX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="8204200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId37"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="8204200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId38"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId39"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId40"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Ақжігіт күмбезтамы, XVIII-XIX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4775200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId41"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4775200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId42"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қаракісі некрополі, XVIII ғасыр-ХХ ғасырдың І жартысы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5334000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId43"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5334000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId44"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Өтес некрополі, XIV-XVI ғасырлар және XVIII-XX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4089400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId45"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4089400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId46"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Шілкөз-Мейрам некрополі, XVI-XX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5105400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId47"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5105400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId48"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Алтынқазған діни-жерлеу кешені, III-IV ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5080000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId49"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5080000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId50"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қызылқала қалашығы, Ақмыш шатқалы, X-XVII ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="9448800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId51"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="9448800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId52"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Шақпақ ата жерасты мешіті және қорымы" IХ-Х ғасырлар, XIV-XIX ғасырлар; тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5791200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId53"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5791200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId54"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қараман ата жерасты мешіті және қорымы" ХIII-ХIХ ғасырлар; тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="8902700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId55"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="8902700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId56"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Ешкіқырған некрополі, XVI-XX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5067300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId57"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5067300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId58"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Көккүмбет күмбезтамы, ХIV ғасырдың ІІ жартысы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4292600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId59"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4292600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Айғырлы - 1 қорымы, орта ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4013200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId60"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4013200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Ауызорпа некрополі, XV - XIX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4457700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId61"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4457700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Кәді некрополі, XIV - XX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғат ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3797300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId62"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3797300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қалнияз некрополі, XIX ғасыр" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3898900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId63"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3898900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Құлмамбет некрополі, XVI - XVII ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5524500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId64"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5524500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қызан некрополі, XVI - XIX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5003800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId65"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5003800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қырықкез некрополі, XVIII - XIX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3644900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId66"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3644900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7582,51 +18983,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 24 қыркүйектегі</w:t>
+              <w:t>2025 жылғы "___" ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7647,74 +19048,305 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 195 қаулысына 3 қосымша</w:t>
+              <w:t>№_____ қаулысына 3 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маңғыстау облысы әкімдігінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 24 қыркүйектегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№195 қаулысына 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Маңғыстау облысының Мұнайлы ауданында орналасқан  тарих және мәдениет ескерткіштерінің қорғау аймақтарының,  құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының шекаралары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> Маңғыстау облысының Мұнайлы ауданында орналасқан тарих және мәдениет ескерткіштерінің қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының шекаралары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3- қосымша жаңа редакцияда - Маңғыстау облысы әкімдігінің 22.07.2025 № 155 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -7876,51 +19508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарих  және  мәдениет  ескерт кішінің  алаңы, гектар</w:t>
+Тарих және мәдениет ескерткішінің алаңы, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8061,51 +19693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бердібек некрополі, XVIII ғасыр - XX ғасырдың І жартысы</w:t>
+Бердібек некрополі, XVIII ғасыр-XX ғасырдың І жартысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8205,123 +19837,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36695,79 м2</w:t>
+36 695,79 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39435,99 м2</w:t>
+39 435,99 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41792,78 м2</w:t>
+41 792,78 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8575,371 +20207,2688 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,7 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бегеш некрополі, ХII-ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянды ауылынан солтүстікке қарай 25 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,93 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,24 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,24 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбауыл некрополі, ХVII-ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянды ауылынан солтүстікке қарай 30 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,18 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,47 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,47 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатем (Хатам-ишан) некрополі, Х-ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянды ауылынан солтүстікке қарай 15 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,13 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,41 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,41 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұлдыз күмбезтамы, XVIII ғасырдың ІІ жартысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қала құрылысы және сәулет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батыр ауылынан оңтүстік-шығысқа қарай 35 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,050 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,118 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,186 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бектемір - баба некрополі, ХIХ - ХХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрық ауылынан солтүстік-батысқа қарай 45 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,661</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,053 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,342 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,631 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөрілген некрополі, XVII - XX ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянды ауылынан солтүстік-шығысқа қарай 35 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,875 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,197 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,518 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,875 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаукен некрополі, XII - XIX ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянды ауылынан солтүстік-шығысқа қарай 30 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,250 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,548 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,845 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзбек некрополі, XIX - XX ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Баянды ауылынан солтүстікке 20 шақырымда </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,580 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,880 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,181 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектібай некрополі, ХIII ғасыр - ХХ ғасырдың басы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрық ауылынан солтүстік-батысқа қарай 10 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,237 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,557 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,878 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...318 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8973,51 +22922,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маңғыстау облысы әкімдігінің</w:t>
+              <w:t>Ескертпе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9038,51 +22987,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 24 қыркүйектегі</w:t>
+              <w:t>аббревиатуралардың толық жазылуы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9103,74 +23052,2360 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 195 қаулысына 4 қосымша</w:t>
+              <w:t>м2 – шаршы метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>га – гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Маңғыстау облысының Түпқараған ауданында орналасқан  тарих және мәдениет ескерткіштерінің қорғау аймақтарының,  құрылыс салуды реттеу аймақтарының және қорғалатын  табиғи ландшафт аймақтарының шекаралары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+        <w:t xml:space="preserve"> "Бердібек некрополі, XVIII ғасыр-XX ғасырдың І жартысы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="7073900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId67"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="7073900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId68"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId69"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId70"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғау аймағы Құрылыс салуды реттеу аймағыҚорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Нұрмағанбет некрополі, ХХ ғасырдың басы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4102100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId71"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4102100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId72"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Бегеш некрополі, ХII-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4826000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId73"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4826000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId74"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жамбауыл некрополі, ХVII-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4838700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId75"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4838700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId76"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қатем (Хатам-ишан) некрополі, Х-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5257800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId77"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5257800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId78"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жұлдыз күмбезтамы, XVIII ғасырдың ІІ жартысы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғаи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3924300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId79"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3924300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Бектемір - баба некрополі, ХIХ - ХХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғаи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5816600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId80"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5816600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Бөрілген некрополі, XVII - XX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғаи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4572000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId81"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жаукен некрополі, XII - XIX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғаи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4165600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId82"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4165600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Өзбек некрополі, XIX - XX ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғаи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3644900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId83"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3644900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Шектібай некрополі, ХIII ғасыр - ХХ ғасырдың басы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғаи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4432300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId84"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4432300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маңғыстау облысы әкімдігінің </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы "___" ___________ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№_____ қаулысына 4 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маңғыстау облысы әкімдігінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 жылғы 24 қыркүйектегі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№195 қаулысына 4 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Маңғыстау облысының Түпқараған ауданында орналасқан тарих және мәдениет ескерткіштерінің қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының шекаралары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4- қосымша жаңа редакцияда - Маңғыстау облысы әкімдігінің 22.07.2025 № 155 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -9332,51 +25567,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарих  және  мәдениет  ескерт кішінің  алаңы, гектар</w:t>
+Тарих және мәдениет ескерткішінің алаңы, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9517,51 +25752,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есмамбет некрополі, ХVII - ХIХ ғасырлар</w:t>
+Есмамбет некрополі, ХVII-ХIХ ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9661,123 +25896,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10881,76 м2</w:t>
+10 881,76 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13377,54 м2</w:t>
+13 377,54 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15869,36 м2</w:t>
+15 869,36 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9845,52 +26080,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-археология </w:t>
+              <w:t>
+археология</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10102,88 +26337,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-ғасырлар</w:t>
+              <w:t>
+Қарағашты-әулие некрополі, Х–ХIХ ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10210,52 +26409,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Форт-Шевченко қаласынан шығысқа қарай 47 шақырымда </w:t>
+              <w:t>
+Форт-Шевченко қаласынан шығысқа қарай 47 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10431,88 +26630,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-ғасырлар</w:t>
+              <w:t>
+Қалипан некрополі, Х–ХIХ ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10539,52 +26702,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Ақшұқыр ауылынан солтүстік-батысқа қарай 11 шақырымда </w:t>
+              <w:t>
+Ақшұқыр ауылынан солтүстік-батысқа қарай 11 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10760,88 +26923,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-ғасырлар</w:t>
+              <w:t>
+Кенті - баба некрополі, Х–ХVI ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11089,70 +27216,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Х - ХIХ ғасырлар, энеолит</w:t>
+              <w:t>
+Сұлтан-үпі жерасты мешіті, некрополі және шатқалы, Х-ХIХ ғасырлар, энеолит</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11400,52 +27509,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Сағындық некрополі, ХVI - ХIХ ғасырлар </w:t>
+              <w:t>
+Сағындық некрополі, ХVI - ХIХ ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11473,69 +27582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форт-Шевченко қаласынан шығысқа қарай</w:t>
-[...17 lines deleted...]
- 23 шақырымда </w:t>
+Форт-Шевченко қаласынан шығысқа қарай 23 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11712,51 +27803,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үштам некрополі, Х - ХVI ғасырлар</w:t>
+Үштам некрополі, Х-ХVI ғасырлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11783,52 +27874,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Форт-Шевченко қаласынан солтүстік-шығысқа қарай 55 шақырымда </w:t>
+              <w:t>
+Форт-Шевченко қаласынан солтүстік-шығысқа қарай 55 шақырымда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11929,320 +28020,5470 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақшора некрополі, ХVI-ХХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форт-Шевченко қаласынан шығысқа қарай 40 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,76 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,06 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,06 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалғыз там (Белторан) некрополі, ХІІ-ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форт-Шевченко қаласынан шығысқа қарай 45 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,73 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,02 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,02 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылқыбай некрополі, ХVII-ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақшұқыр ауылынан солтүстік-батысқа қарай 40 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,50 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,79 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,79 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайдауыл (Айымбет) некрополі, ХVIII-ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақшұқыр ауылынан солтүстік-батысқа қарай 43 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,58 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,88 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,88 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалың-Арбат некрополі, Х–ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақшұқыр ауылынан солтүстік-батысқа қарай 18 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,35 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,35 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қошқар-ата некрополі, IХ-ХХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтау қаласынан солтүстік-батысқа қарай 17 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,98 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,29 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,29 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мая некрополі, ХIV–ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форт-Шевченко қаласынан шығысқа қарай 36 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,56 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,86 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,86 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шат некрополі, ХVII-ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таушық ауылынан оңтүстік-батысқа қарай 20 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,04 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,33 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,33 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абылғазы күмбезтамы, ХIХ ғасыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қала құрылысы және сәулет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форт-Шевченко қаласынан оңтүстікке қарай 3 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,073 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,177 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,281 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғарғы Түпқараған маягі, 1851 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қала құрылысы және сәулет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форт-Шевченко қаласынан солтүстікке қарай 10 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,341 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,699 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,954 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаңға-баба некрополі, ХІ - ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форт-Шевченко қаласынан 25 км шығыс бағытта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,154 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,436 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,718 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаракөз күмбезтамы, ХV - ХVІІ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қала құрылысы және сәулет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форт-Шевченко қаласынан шығысқа қарай 25 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,027 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,052 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,077 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақабақ қалашығы, ІІІ ғасыр - VI ғасырдың басы және ІХ - Х ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таушық ауылынан солтүстік-шығысқа қарай 17 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,522 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,806 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,086 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосым некрополі, ХVII - ХХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форт-Шевченко қаласынан шығысқа қарай 9 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,484</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,685 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,976 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,268 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменгі Түпқараған маягі, 1851 жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қала құрылысы және сәулет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баутино ауылының шығыс шетінде, Түпқараған шығанағының оңтүстік жағалауында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,500 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,160 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,819 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзын-там (Қара-там) некрополі, ХII - ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форт-Шевченко қаласынан солтүстік-батысқа қарай 17 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,451</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,705 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,032 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,358 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аббревиатуралардың толық жазылуы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>м2 – шаршы метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>га – гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...83 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+        <w:t xml:space="preserve"> "Есмамбет некрополі, ХVII - ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="4838700"/>
+            <wp:extent cx="7810500" cy="8343900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId85"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="4838700"/>
+                      <a:ext cx="7810500" cy="8343900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId86"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қорғау аймағы Құрылыс салуды реттеу аймағы Қорғалатын табиғи ландшафт аймағы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId87"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қорғау аймағы Құрылыс салуды реттеу аймағы Қорғалатын табиғи ландшафт аймағы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId88"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қорғау аймағы Құрылыс салуды реттеу аймағы Қорғалатын табиғи ландшафт аймағы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Кетікқала қонысы, XIV ғасыр" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4216400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId89"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="4216400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12280,51 +33521,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId90"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12336,115 +33577,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+        <w:t xml:space="preserve"> "Қарағашты-әулие некрополі, Х-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4457700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId91"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="4457700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12482,51 +33708,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId92"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12538,115 +33764,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+        <w:t xml:space="preserve"> "Қалипан некрополі, Х–ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3771900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId93"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="3771900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12684,51 +33895,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId94"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12740,115 +33951,2201 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+        <w:t xml:space="preserve"> "Кенті-баба некрополі, Х-ХVI ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4381500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId95"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4381500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId96"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3810000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId97"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3810000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сұлтан-үпі жерасты мешіті, некрополі және шатқалы, Х-ХIХ ғасырлар, энеолит" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId98"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4762500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId99"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4762500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сағындық некрополі, ХVI-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId100"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сағындық некрополі, ХVI-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4254500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId101"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4254500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Үштам некрополі, Х-ХVI ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы Қорғау аймағы Құрылыс салуды реттеу аймағы Қорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId102"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Үштам некрополі, Х-ХVI ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы Қорғау аймағы Құрылыс салуды реттеу аймағы Қорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId103"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Үштам некрополі, Х-ХVI ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы Қорғау аймағы Құрылыс салуды реттеу аймағы Қорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId104"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Үштам некрополі, Х-ХVI ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы Қорғау аймағы Құрылыс салуды реттеу аймағы Қорғалатын табиғи ландшафт аймағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Ақшора некрополі, ХVI-ХХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4660900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId105"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4660900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId106"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жалғыз там (Белторан) некрополі, ХІІ-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5054600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId107"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5054600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId108"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жылқыбай некрополі, ХVII-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5283200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId109"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5283200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId110"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қайдауыл (Айымбет) некрополі, ХVIII-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4914900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId111"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId112"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қалың-Арбат некрополі, Х–ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4610100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId113"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4610100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId114"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қошқар-ата некрополі, IХ-ХХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4508500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId115"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4508500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId116"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Мая некрополі, ХIV–ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4737100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId117"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="4737100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12859,198 +36156,78 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...118 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId118"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13062,344 +36239,7594 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+        <w:t xml:space="preserve"> "Шат некрополі, ХVII-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="5194300"/>
+            <wp:extent cx="7810500" cy="5181600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId119"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="5194300"/>
+                      <a:ext cx="7810500" cy="5181600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="4495800"/>
+            <wp:extent cx="7810500" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId120"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="4495800"/>
+                      <a:ext cx="7810500" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4622800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId121"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4622800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Абылғазы күмбезтамы, ХIХ ғасыр" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жоғарғы Түпқараған маягі, 1851 жыл" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағы шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4318000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId122"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4318000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қаңға-баба некрополі, ХІ - ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағы шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4102100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId123"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4102100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қаракөз күмбезтамы, ХV - ХVІІ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3327400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId124"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3327400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қарақабақ қалашығы, ІІІ ғасыр - VI ғасырдың басы және ІХ - Х ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағы шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4914900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId125"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "Қосым некрополі, ХVII - ХХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағы шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3721100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId126"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3721100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Төменгі Түпқараған маягі, 1851 жыл" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағы шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3352800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId127"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3352800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Ұзын-там (Қара-там) некрополі, ХII - ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағы мен қорғалатын табиғаиландшафт аймағы шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3568700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId128"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3568700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маңғыстау облысы әкімдігінің </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 жылғы "___" _________ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№_____ қаулысына 5 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маңғыстау облысы әкімдігінің </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 жылғы 24 қыркүйектегі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№195 қаулысына 5 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Маңғыстау облысының Бейнеу ауданында орналасқан тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекаралары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулы 5 - қосымшамен толықтырылды - Маңғыстау облысы әкімдігінің 22.07.2025 № 155 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - Маңғыстау облысы әкімдігінің 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарих және мәдениет ескерткішінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарих және мәдениет ескерткішінің түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарих және мәдениет ескерткішінің орналасқан жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарих және мәдениет ескерткішінің алаңы, га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғау аймағының алаңы, га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс салуды реттеу аймағының алаңы, га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғалатын табиғи ландшафт аймағының алаңы, га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асау некрополі, ХVII-ХVIII ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрыш ауылынан оңтүстікке қарай 13 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,917</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барақ некрополі, ХVII–ХVIII ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрыш ауылынан оңтүстікке қарай 13 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құсшы-ата некрополі, ХV-ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрыш ауылынан оңтүстік-шығысқа қарай 35 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтықұлаш (Қызылқұлаш) некрополі, ХIХ ғасыр - ХХ ғасырдың басы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Боранқұл ауылдық округінің Боранқұл елді мекенінен оңтүстікке қарай 30 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,330 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,667 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,023 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,380 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амантұрлы некрополі, XIX - ХХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу ауылынан солтүстік-шығысқа қарай 35 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,672 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,953 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,234 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асалы күмбезтамы, ХIХ ғасырдың бірінші жартысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қала құрылысы және сәулет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Боранқұл ауылдық округінің Боранқұл елді мекенінен солтүстік-шығысқа қарай 58 шақырым </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,099 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,234 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,369 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атақозы некрополі, X - XVIII ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу ауылынан оңтүстік-батысқа қарай 18 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,611 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,944 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,277 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белдеулі керуен-сарайы, XIV ғасыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрыш ауылдық округінің Тұрыш елді мекенінен солтүстік-батысқа қарай 17 шақырым Бесқұдық жерінде орналасқан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,148 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,179 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,350 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3,520 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борқұдық некрополі, ХVI - ХIХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу ауылынан оңтүстік-батысқа қарай 40 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,511 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,811 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалнияз некрополі, XVIII ғасырдың аяғы – ХХ ғасырдың басы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу ауылынан солтүстік-шығысқа қарай 24 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,944</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,940 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,260 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,581 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосқұдық керуен-сарайы, XIV ғасыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейнеу ауылынан солтүстік-батысқа қарай 65 шақырым Есетбұлақ жерінде орналасқан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,386 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,667 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3,948 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостам некрополі, ХVIII - ХХ ғасырлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль мен кешен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сам ауылдық округінің Сам елді мекенінен солтүстікке қарай 10 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,661 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,968 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,276 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкетай күмбезтамы, ХIХ ғасырдың бірінші жартысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қала құрылысы және сәулет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Боранқұл ауылдық округінің Боранқұл елді мекенінен солтүстік-шығысқа қарай 50 шақырымда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,035 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,074 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,113 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аббревиатураның толық жазылуы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>га – гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Асау некрополі, ХVII-ХVIII ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5588000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId129"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5588000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId130"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Барақ некрополі, ХVII–ХVIII ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5816600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId131"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5816600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId132"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Құсшы-ата некрополі, ХV-ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5562600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId133"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5562600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId134"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Алтықұлаш (Қызылқұлаш) некрополі, ХIХ ғасыр - ХХ ғасырдың басы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3111500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId135"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3111500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Амантұрлы некрополі, XIX - ХХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4140200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId136"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4140200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Асалы күмбезтамы, ХIХ ғасырдың бірінші жартысы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4470400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId137"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4470400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Атақозы некрополі, X - XVIII ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4483100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId138"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4483100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Белдеулі керуен-сарайы, XIV ғасыр" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4076700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId139"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4076700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Борқұдық некрополі, ХVI - ХIХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4800600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId140"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4800600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қалнияз некрополі, XVIII ғасырдың аяғы – ХХ ғасырдың басы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3924300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId141"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3924300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қосқұдық керуен-сарайы, XIV ғасыр" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3276600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId142"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3276600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қостам некрополі, ХVIII - ХХ ғасырлар" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3937000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId143"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3937000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Көкетай күмбезтамы, ХIХ ғасырдың бірінші жартысы" тарих және мәдениет ескерткішінің қорғау аймағының, құрылыс салуды реттеу аймағының және қорғалатын табиғи ландшафт аймағының шекараларының картасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3340100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId144"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3340100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13721,35 +44148,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="media/document_image_rId80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId80"/><Relationship Target="media/document_image_rId81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId81"/><Relationship Target="media/document_image_rId82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82"/><Relationship Target="media/document_image_rId83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83"/><Relationship Target="media/document_image_rId84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84"/><Relationship Target="media/document_image_rId85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85"/><Relationship Target="media/document_image_rId86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId86"/><Relationship Target="media/document_image_rId87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87"/><Relationship Target="media/document_image_rId88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId88"/><Relationship Target="media/document_image_rId89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89"/><Relationship Target="media/document_image_rId90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId90"/><Relationship Target="media/document_image_rId91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId91"/><Relationship Target="media/document_image_rId92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92"/><Relationship Target="media/document_image_rId93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId93"/><Relationship Target="media/document_image_rId94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94"/><Relationship Target="media/document_image_rId95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId95"/><Relationship Target="media/document_image_rId96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId96"/><Relationship Target="media/document_image_rId97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97"/><Relationship Target="media/document_image_rId98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId98"/><Relationship Target="media/document_image_rId99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId99"/><Relationship Target="media/document_image_rId100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100"/><Relationship Target="media/document_image_rId101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId101"/><Relationship Target="media/document_image_rId102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102"/><Relationship Target="media/document_image_rId103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId103"/><Relationship Target="media/document_image_rId104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId104"/><Relationship Target="media/document_image_rId105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105"/><Relationship Target="media/document_image_rId106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId106"/><Relationship Target="media/document_image_rId107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId107"/><Relationship Target="media/document_image_rId108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId108"/><Relationship Target="media/document_image_rId109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId109"/><Relationship Target="media/document_image_rId110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId110"/><Relationship Target="media/document_image_rId111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId111"/><Relationship Target="media/document_image_rId112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId112"/><Relationship Target="media/document_image_rId113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId113"/><Relationship Target="media/document_image_rId114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId114"/><Relationship Target="media/document_image_rId115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId115"/><Relationship Target="media/document_image_rId116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId116"/><Relationship Target="media/document_image_rId117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId117"/><Relationship Target="media/document_image_rId118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId118"/><Relationship Target="media/document_image_rId119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId119"/><Relationship Target="media/document_image_rId120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId120"/><Relationship Target="media/document_image_rId121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId121"/><Relationship Target="media/document_image_rId122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId122"/><Relationship Target="media/document_image_rId123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId123"/><Relationship Target="media/document_image_rId124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId124"/><Relationship Target="media/document_image_rId125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId125"/><Relationship Target="media/document_image_rId126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId126"/><Relationship Target="media/document_image_rId127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId127"/><Relationship Target="media/document_image_rId128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId128"/><Relationship Target="media/document_image_rId129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId129"/><Relationship Target="media/document_image_rId130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId130"/><Relationship Target="media/document_image_rId131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId131"/><Relationship Target="media/document_image_rId132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId132"/><Relationship Target="media/document_image_rId133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId133"/><Relationship Target="media/document_image_rId134.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId134"/><Relationship Target="media/document_image_rId135.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId135"/><Relationship Target="media/document_image_rId136.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId136"/><Relationship Target="media/document_image_rId137.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId137"/><Relationship Target="media/document_image_rId138.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138"/><Relationship Target="media/document_image_rId139.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId139"/><Relationship Target="media/document_image_rId140.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId140"/><Relationship Target="media/document_image_rId141.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId141"/><Relationship Target="media/document_image_rId142.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId142"/><Relationship Target="media/document_image_rId143.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId143"/><Relationship Target="media/document_image_rId144.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId144"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>