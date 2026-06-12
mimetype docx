--- v0 (2025-11-08)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d077d4d" w14:textId="d077d4d">
+    <w:p w14:paraId="8258cd0" w14:textId="8258cd0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Нұра ауданының, Нұра және Шұбаркөл кенттеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Қарағанды облысы Нұра ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қарағанды облысы Нұра ауданының әкімдігінің 2024 жылғы 4 қарашадағы № 40/01 қаулысы. Қарағанды облысының Әділет департаментінде 2024 жылғы 5 қарашада № 6679-09 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбы жаңа редакцияда - Қарағанды облысы Нұра ауданының әкімдігінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 10-3-бабының 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,74 +250,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Нұра ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Қарағанды облысы Нұра ауданының, Нұра және Шұбаркөл кенттеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары осы қаулының </w:t>
+      1. Қоса беріліп отырған Қарағанды облысы Нұра ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қарағанды облысы Нұра ауданының әкімдігінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нұра ауданы әкімдігінің 2021 жылғы 18 қарашадағы № 37/02 "Нұра кентіне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25436 болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -524,879 +624,708 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нұра ауданы әкімдігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 4</w:t>
+              <w:t>2026 жылғы 27</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қарашадағы</w:t>
+              <w:t>ақпандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 40/01</w:t>
+              <w:t>№ 13/01</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қарағанды облысы Нұра ауданының, Нұра және Шұбаркөл кенттеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Қарағанды облысы Нұра ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Қарағанды облысы Нұра ауданының әкімдігінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы қағидалар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Нұра ауданының, Нұра және Шұбаркөл кенттеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар), "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі-Заң) 10-3-бабының 2-тармағының </w:t>
+      1. Осы Қарағанды облысы Нұра ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының (бұдан әрі - Заң) 10-3 бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Нұра ауданының, Нұра және Шұбаркөл кенттеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды. </w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қарағанды облысы Нұра ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...15 lines deleted...]
-      1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсті бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсті боыйнша шешімі, қабаттылығы, әрлеу материалдары, коршаулары, жабын түрі мен учаске аумағындағы шаруашылық - тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және ұялы байланыс операторларының меншігі болып табылатын телекоммуникациялық жабдықтан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстар – кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстар сметасын есептеу әдістемесіне, сондай-ақ кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға арналған шығыстардың ең аз мөлшерін есептеу әдістемесіне сәйкес жиналыс шешімімен белгіленген, пәтерлер, тұрғын емес үй-жайлар меншік иелерінің міндетті жарналары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      6) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Нұра ауданының тұрғын үй коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі (бұдан әрі – Бөлім) бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларға, шатырларын реконструкциялауға, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      8) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Нұра ауданының сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі ауданның бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Нұра ауданының сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі мынадай жұмыстарды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көп пәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін әкімдіктің ресми интернет-ресурсында бірыңғай сәулеттік келбетінің жобасымен таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көп пәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын реконструкциялауына, жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жиналыс пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс теріс шешім қабылдаған жағдайда көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырын реконструкциялау, жөндеу бойынша бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыс оң шешім қабылдаған кезде бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (реконструкциялау, ағымдағы немесе күрделі) анықтау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс көлемін, жөндеу типін (реконструкциялау, ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көп пәтерлі тұрғын үй сыртқы қабырғаларын, шатырларын техникалық жай-күйін тексеру қорытындысы бойынша Бөлім бірыңғай сәулеттік келбет беруге бағытталған сыртқы қабырғаларды, шатырды күрделі жөндеуге ағымдағы жөндеудің сметалық есебін әзірлеу немесе жобалау-сметалық құжаттаманы дайындау бойынша жұмысты ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сараптаманың оң қорытындысын және ағымдағы жөндеудің сметалық құны немесе көп пәтерлі тұрғын үйлердің сытқы қабырғаларын, шатырын реконструкциялау, күрделі жөндеудің жобалау-сметалық құжаттамасы бекітілгеннен кейін Бөлім бюджеттік жоспарлау жөніндегі орталық уәкілетті орган айқындаған тәртіпке сәйкес бюджеттік өтінім жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік келбет беруге бағытталған көп пәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды Бөлім Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бірыңғай сәулеттік келбет беруге бағытталған көп пәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып Бөлім жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қарағанды облысы Нұра ауданында елді мекендерге бірыңғай сәулеттік келбет беруге бағытталған көп пәтерлі тұрғын үйлердің үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражатынан жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...465 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1722,31 +1651,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>