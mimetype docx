--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="67bd96b" w14:textId="67bd96b">
+    <w:p w14:paraId="c8a386a" w14:textId="c8a386a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -561,467 +561,509 @@
               </w:rPr>
               <w:t>№ VIII-22/166 шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарқаралы ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z218" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Қарағанды облысы Қарқаралы аудандық мәслихатының 27.02.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Қарағанды облысы Қарқаралы аудандық мәслихатының 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ VIII-33/256</w:t>
+        <w:t>№ VIII-50/389</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.) шешімімен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қарқаралы ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+      1. Осы Қарқаралы ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі –қағидалар) Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Ардагерлер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі –үлгілік қағидалары) сәйкес әзірленді және Қарқаралы ауданында әлеуметтік көмек көрсету тәртібін, оның мөлшерлерін белгілеуді және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негiзгi терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – жергілікті атқарушы орган (бұдан әрі – ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөрiс деңгейi – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кiрiс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесiне тура келетiн үлесi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндерi – Қазақстан Республикасының ұлттық және мемлекеттiк мереке күндерi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1156,1070 +1198,1110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17- бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      5. Жылына 1 рет әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жылына бір рет әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз – Халықаралық әйелдер күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір – Чернобыль атом электр станциясындағы апатты жою күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Жеңіс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      7) 30 тамыз – Қазақстан Республикасының Конституциясы күні;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 қазан – Қарттар күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) 1 қазан – Қарттар күні;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) 25 қазан – Республика күні;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан – Тәуелсіздік күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      10) 16 желтоқсан – Тәуелсіздік күні.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      5. Учаскелiк және арнайы комиссиялар өз қызметiн Қарағанды облысының ЖАО бекiтетiн ереженiң негiзiнде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Учаскелiк және арнайы комиссиялар өз қызметiн Қарағанды облысының әкімдігі бекiтетiн ереженiң негiзiнде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2- тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Алушылардың тізбесі және мереке күндері мен атаулы күндерге ақшалай төлемдер түріндегі әлеуметтік көмектің шекті мөлшері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiге; </w:t>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiге; </w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiге - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшiн бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн басқа кезеңдерде атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай - ақ Ауғанстанда немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттерде әскери қызметін өткеру кезiнде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшiлерге;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшiн бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлерге - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар – ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн басқа кезеңдерде атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай - ақ Ауғанстанда немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттерде әскери қызметін өткеру кезiнде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшiлерге - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар – ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз - Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрамында бірге тұратын кәмелетке толмаған төрт және одан көп балалары, оның ішінде кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға - 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға - 5 (бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір – Чернобыль атом электр станциясындағы апатты жою күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың, салдарларын жоюға қатысқан адамдарға - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркiмен кеткен) адамдарға - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бiрiнiң радиациялық сәуле алуымен генетикалық байланысты олардың балаларына;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      1988-1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркiмен кеткен) адамдарға;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бiрiнiң радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттердің аумақтарындағы ұрыс қимылдарының ардагерлері, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердің аумақтарындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери - Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрыңғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрыңғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестiрiлген адамдарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      майдандағы армия бөлiмдерiнiң әскери қызметшiлерiне қалалардың қорғанысына қатысқаны үшiн белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептелiп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнiң әскери қызметшiлерiне қалалардың қорғанысына қатысқаны үшiн белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептелiп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлімдерінің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгіленген жеңілдікті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының ерiктi жалдамалы құрамаларының адамдарына;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлімдерінің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгіленген жеңілдікті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының ерiктi жалдамалы құрамаларының адамдарына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      Екінші дүниежүзілік соғыс жылдарында шет елдердің аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистік Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші дүниежүзілік соғыс жылдарында шет елдердің аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистік Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсіпорындарында, мекемелері мен ұйымдарында жұмыс істеген және "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтарға;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсіпорындарында, мекемелері мен ұйымдарында жұмыс істеген және "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтарға - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      Екінші дүниежүзілік соғыс кезеңінде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші дүниежүзілік соғыс кезеңінде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдарға, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      қызметтік мiндеттерін атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан, не майданда болуына немесе ұрыс қимылдары жүргiзiлген мемлекеттерде қызметтік мiндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік мiндеттерін атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан, не майданда болуына немесе ұрыс қимылдары жүргiзiлген мемлекеттерде қызметтік мiндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргiзілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиiстi санаттардағы жұмысшылар мен қызметшiлерге;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргiзілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиiстi санаттардағы жұмысшылар мен қызметшiлерге - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      5) адамдардың басқа санаттарына:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек ардагерлеріне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметi үшiн бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған адамдарға - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамдардың басқа санаттарына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаза тапқан әскери қызметшілердің отбасыларына, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар – ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң, партизандардың, астыртын әрекет етушілердің Қазақстан Республикасының "Ардагерлер туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2231,1713 +2313,1653 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> аталған адамдардың отбасыларына;</w:t>
-[...59 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына;</w:t>
+        <w:t xml:space="preserve"> аталған адамдардың отбасыларына - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      қаза тапқан (хабар-ошарсыз кеткен, қайтыс болған) адамның асыраушысынан айырылу жағдайы бойынша мемлекеттiк әлеуметтiк жәрдемақы төленетiн балаларына мен басқа да асырауындағыларына;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан, жергiлiктi әуе шабылуына қарсы қорғаныстың объектiлiк және авариялық командаларының өзін-өзі қорғау топтарының жеке құрамы қатарындағы адамдардың отбасылары, Ленинград қаласының госпитальдары мен ауруханаларының қаза тапқан жұмыскерлерінің отбасыларына - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлері;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының Қорғаныс министрлiгiнің, iшкi iстер және мемлекеттiк қауiпсiздiк органдарына әскери мiндетiн өтеу жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi сақтау жөнiндегi тапсырмаларды орындау барысында қаза тапқан (қайтыс болған) әскери қызметшiлердiң, басшы және қатардағы құрам адамдарының отбасыларына - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      екінші рет некеге тұрмаған зайыбына (жұбайына);</w:t>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаза тапқан (хабар-ошарсыз кеткен, қайтыс болған) адамның асыраушысынан айырылу жағдайы бойынша мемлекеттiк әлеуметтiк жәрдемақы төленетiн балаларына мен басқа да асырауындағыларына - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына);</w:t>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналарына және екінші рет некеге тұрмаған жесірлері - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметi үшiн бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған адамдарға;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 қазан – Қарттар күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      6) 6 шілде – Астана күні:</w:t>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75 жастан асқан және жоғары жастағы адамдарға - 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      жеті жасқа дейінгі мүгедектігі бар балаларға, бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қазан айының екінші жексенбісі – Қазақстан Республикасының Мүгедектігі бар адамдар күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      7) 30 тамыз – Қазақстан Республикасының Конституциясы күні:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші, үшінші топтағы мүгедектігі бар адамдарға - 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      жетім балаларға, ата-анасының қамқорлығынысыз қалған балаларға;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға, бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға 10 (он) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
-[...15 lines deleted...]
-      8) 1 қазан – Қарттар күні:</w:t>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан – Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      75 жастан асқан және жоғары жастағы зейнеткерлерге;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, қуғын-сүргіндердің қолданылуы жағдайларында танылғандарға - 95 (тоқсан бес) айлық есептік көрсеткіш.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      9) 25 қазан – Республика күні:</w:t>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...15 lines deleted...]
-      бірінші, екінші, үшінші топтағы мүгедектігі бар адамдарға;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      10) 16 желтоқсан – Тәуелсіздік күні:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысқаны үшін, осы оқиғаларда қасақана кісі өлтіргені және милиция қызметкерінің, халық жасақшысының өміріне қастандық жасағаны үшін сотталған, өздеріне қатысты қылмыстық істерді қайта қараудың қолданылып жүрген тәртібі сақталатын адамдарды қоспағанда, қуғын-сүргіндердің қолданылуы жағдайларында танылғандарға.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгіленген шектен аспайтын жан басына шаққандағы орташа табыстың болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...15 lines deleted...]
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлкіне зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...15 lines deleted...]
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Алушылар санатының тізбесі, әлеуметтік көмектің шекті мөлшерлері және әлеуметтік көмекке жүгіну мерзімдері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген жағдайда, орташа жан басына шаққандағы табысы ескерілместен, қиын өмірлік жағдай туындаған күннен бастап алты ай ішінде – бір реттік, шекті мөлшері 100 (жүз) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген жағдайда, орташа жан басына шаққандағы табысы ескерілместен, қиын өмірлік жағдай туындаған күннен бастап алты ай ішінде – бір реттік, шекті мөлшері 150 (жүз елу) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болған кезде орташа жан басына шаққандағы табысы ескерілместен әлеуметтік көмек көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулезбен ауыратын адамдарға Қарағанды облысы Денсаулық сақтау басқармасының "Облыстық фтизиопульмонология орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының тізіміне сәйкес жылына 1 (бір) рет, 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адамның иммун тапшылығы вирусынан туындаған ауруы бар балаларға Қарағанды облысының денсаулық сақтау басқармасының "Қарағанды облыстық ЖИТС-тың алдын алу және оған қарсы күрес орталығы" коммуналдық мемлекеттік кәсіпорнының тізіміне сәйкес - ай сайын, 2 (екі) ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік мәні бар сырқатының болған кезде әлеуметтік көмек, осы тармақтың 3) тармақшасында көрсетілген тұлғалар санатын қоспағанда, Қазақстан Республикасының тиісті қаржы жылына арналған заңнамасына сәйкес белгіленетін ең төмен күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы бар адамға - жылына 1 (бір) рет, 20 (жиырма) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...15 lines deleted...]
-      9. Өмірлік қиын жағдай туындаған кезде мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетудің шекті мөлшері мен дүркінділігі:</w:t>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жан басына шаққандағы орташа табысы республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген ең төмен күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтын жағдайда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
-[...15 lines deleted...]
-      1) жан басына шаққандағы орташа табысы ескеріле отырып, өмірлік қиын жағдайда тап болған адамдарға (отбасыларға) ең төменгі күнкөріс деңгейіне бір реттік қатынастағы шекті мәннен аспайтын адамдарға:</w:t>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылған адамдарға қиын өмірлік жағдай туындаған күннен бастап алты ай ішінде – бір реттік, 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
-[...15 lines deleted...]
-      ауыр материалдық жағдайға байланысты – жылына 1 рет, шекті мөлшері 13 (он үш) айлық есептік көрсеткіш;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пробация қызметінің есебінде тұрған адамдарға қиын өмірлік жағдай туындаған күннен бастап алты ай ішінде – бір реттік, 15 (он бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының шегінде санаторий-курорттық емделуге әлеуметтік көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші топтағы мүгедектігі бар адамдарды санаторий-курорттық емделуге алып жүретін, абилитация мен оңалтудың жеке бағдарламасында жеке көмекшінің әлеуметтік қызметі бар, Әлеуметтік қызметтер порталы арқылы санаторий-курорттық емделуге жолдаманы таңдаған адамдарға – жылына 1 (бір) рет, санаторий-курорттық ұйымда болу құны 14 күннен аспайтын мерзімге өтеледі, нақты шығындар сомасы мөлшерінде, бірақ халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдендірілген соманың 70 (жетпіс) пайызынан аспайтын мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне, жеңілдіктері бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, еңбек ардагерлеріне орташа жан басына шаққандағы табысы ескерілместен – жылына 1 (бір) рет, санаторий-курорттық ұйымда болу құны 14 күннен аспайтын мерзімге өтеледі, нақты шығындар сомасы мөлшерінде, бірақ мүгедектігі бар адамдар үшін белгіленген санаторий-курорттық емделудің кепілдендірілген сомасынан аспайтын мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторлық-курорттық емделуге жеке абилитация және оңалту бағдарламасы (ИПАР) әзірленген мүгедектігі бар ардагерлерге санаторлық-курорттық емделуге әлеуметтік көмек төленбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 (жетпіс) жасқа толған және одан асқан зейнеткерлерге, адамның (отбасының) жан басына шаққандағы орташа табысы республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген ең төмен күнкөріс деңгейінің екі еселенген мөлшерінен аспайтын жағдайда – жылына 1 (бір) рет, санаторий-курорттық ұйымда болу құны 12 күннен аспайтын мерзімге өтеледі, нақты шығындар сомасы мөлшерінде, бірақ халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдендірілген соманың 70 (жетпіс) пайызынан аспайтын мөлшерде (абилитация мен оңалтудың әзірленген жеке бағдарламасына сәйкес санаторий-курорттық емделу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіздер болған жағдайда санаторий-курорттық емделуге әлеуметтік көмек тек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек өтініш негізінде келесі құжаттар қоса берілген жағдайда көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басты куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған жұмыстар актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табысы ескерілетін санаттар үшін адамның (отбасының) табыстары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктегі не "Қазпочта" акционерлік қоғамындағы шот нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторий-курорттық емделу орнына дейін және кері қайту жолақысы санаторий-курорттық ем алушының өз қаражаты есебінен төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қатты отынды сатып алуға – жалғызбасты адамдарға, жалғыз тұратын қарт адамдарға, зейнеткерлік жасқа жеткен және мүгедектігі бар адамдарға, тұрғылықты жері бойынша еңбекке қабілетті кәмелетке толған балалары жоқ, тұрақты тіркелген және жеке тұрғын үйлерде жергілікті (пешпен) жылытуы бар, сол тұрғын үйдің меншік иелері болып табылатын, өздерінде және отбасы мүшелерінде басқа тұрғын үйі жоқ, сондай-ақ жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған республикалық бюджет туралы заңмен белгіленетін ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінен аспайтын адамдарға – жылына 1 (бір) рет, жылыту маусымына 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатты отынды сатып алуға – аз қамтылған отбасыларға (азаматтарға), тұрақты тіркелген және жеке тұрғын үйлерде жергілікті (пешпен) жылытуы бар, сол тұрғын үйдің меншік иелері болып табылатын, өздерінде және отбасы мүшелерінде басқа тұрғын үйі жоқ, сондай-ақ жан басына шаққандағы орташа табысы тиісті қаржы жылына арналған республикалық бюджет туралы заңмен белгіленетін ең төмен күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтын адамдарға – жылына 1 (бір) рет, жылыту маусымына 16 (он алты) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір жеке тұрғын үйде қатты отынды сатып алуға әлеуметтік көмек алуға құқығы бар бірнеше адам бірге тұрған жағдайда, өтемақы олардың тек біреуіне ғана төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) коммуналдық қызметтерді төлеуге және отын сатып алуға әлеуметтік көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986–1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысқан адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z219" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z220" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмектің мөлшері жан басына шаққандағы орташа табыс ескерілместен, азаматтардан өтініш талап етілмей, "Мемлекеттік корпорация" филиалы ұсынған тізімдер бойынша жылына 1 (бір) рет, жылыту маусымында қазан айында 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z221" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әлеуметтік көмек ақшалай төлем түрінде Қарқаралы ауданының мектепке дейінгі білім беру ұйымдарында тәрбиеленіп және білім алып жатқан балалары бар көп балалы отбасыларға Қарағанды облысы білім басқармасының "Қарқаралы ауданының білім бөлімі" мемлекеттік мекемесі ұсынған тізім негізінде тоқсан сайын көрсетіледі, мөлшері уәкілетті орган бекіткен мектепке дейінгі білім беру ұйымдарындағы ата-аналардың нақты төлеген шығындарының 50 % (елу пайызын) құрайды, бірақ әрбір балаға 5 айлық есептік көрсеткіштен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z222" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      құжаттауға – бір реттік, шекті мөлшері 10 (он) айлық есептік көрсеткіш; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+      Әлеуметтік көмек көрсету үшін отбасының жан басына шаққандағы орташа табысы Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы № 181 "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32609 болып тіркелген) сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z223" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндерінде әлеуметтік көмектің мөлшері облыстың ЖАО келісімі бойынша бірыңғай мөлшерде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z224" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z225" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z226" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z227" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z228" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z229" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      авария жайдайдағы тұрғын үйді жөндеуге – бір реттік, шекті мөлшері 13 (он үш) айлық есептік көрсеткіш; </w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+      13. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z230" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) Ұлы Отан соғысының ардагерлеріне, басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне; жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлерге, еңбек ардагерлеріне </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) Үлгілік қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысанда сұрау салу қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z231" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z232" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде көрсетілген құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік маңызы бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      кірістерді есепке алмай, жылына 1 рет 14 күннен аспайтын санаторий-курорттық емдеуге растайтын құжаттар (орындалған жұмыстар актісі, шот-фактура және фискалдық төлем чегі) негізінде мүгедектігі бар адамдар үшін белгіленген санаторий-курорттық емдеудің кепілдендірілген сомасынан аспайтын жұмсалған шығындарды өтеуге әлеуметтік көмек көрсету. </w:t>
-[...697 lines deleted...]
-      Өтініш беруші толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтініш қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әлеуметтік көмекке портал арқылы электронды түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
-[...15 lines deleted...]
-      16. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы қағидалардың 8-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3973,911 +3995,931 @@
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға </w:t>
+      15. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
-[...15 lines deleted...]
-      18. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
-[...15 lines deleted...]
-      19. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
-[...15 lines deleted...]
-      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе кент, ауыл, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе кент, ауыл, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
-[...15 lines deleted...]
-      21. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
-[...15 lines deleted...]
-      22. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18</w:t>
+        <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19-тармақтарында</w:t>
+        <w:t>17-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе кент, ауыл, ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсетуден бас тарту негіздері анықталған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган шешім қабылдағанға дейін кемінде үш жұмыс күні бұрын өтініш берушіні бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіруге мүмкіндік беру үшін тыңдау өткізілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган тыңдаудың уақыты мен күнін белгілейді, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақпараттық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші әкімшілік істі алған күннен бастап екі жұмыс күнінен кешіктірілмейтін мерзімде алдын ала шешімге қарсылығын білдіруге немесе айтуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші өз қарсылығын ауызша білдірген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға тыңдау хаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган, лауазымды тұлға өтініш берушіні тыңдау хаттамасымен танысуға мүмкіндігімен қамтамасыз етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші танысқаннан кейін үш жұмыс күні ішінде тыңдау хаттамасына өз ескертулерін беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертулерді қарау нәтижелері бойынша әлеуметтік көмек көрсету жөніндегі уәкілетті орган Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға </w:t>
+      21. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бас тартқан жағдайда – Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
-[...15 lines deleted...]
-      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.";</w:t>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Қарқаралы ауданның бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін Қарқаралы ауданынан тыс кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z195" w:id="188"/>
-[...15 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:bookmarkStart w:name="z194" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4912,112 +4954,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="192"/>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z198" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5032,371 +5094,351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
-[...15 lines deleted...]
-      28. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
-[...15 lines deleted...]
-      29. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z203" w:id="196"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z204" w:id="197"/>
-[...15 lines deleted...]
-      30. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z205" w:id="198"/>
-[...15 lines deleted...]
-      31. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+    <w:bookmarkStart w:name="z203" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:bookmarkStart w:name="z204" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z208" w:id="201"/>
-[...15 lines deleted...]
-      32. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады. </w:t>
+    <w:bookmarkStart w:name="z207" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
-[...15 lines deleted...]
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z211" w:id="204"/>
-[...15 lines deleted...]
-      33. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
-[...15 lines deleted...]
-      34. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z213" w:id="206"/>
-[...15 lines deleted...]
-      35. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
-[...15 lines deleted...]
-      36. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z213" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5475,602 +5517,602 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ VIII-22/166</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="208"/>
+    <w:bookmarkStart w:name="z135" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарқаралы аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z136" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z136" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарағанды облысы Қарқаралы аудандық мәслихатының 2013 жылғы 24 желтоқсандағы XХV сессиясының № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 2514 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z137" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z137" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарағанды облысы Қарқаралы аудандық мәслихатының 2014 жылғы 18 қыркүйектегі № 32/277 "Қарқаралы аудандық мәслихатының 25 сессиясының 2013 жылғы 24 желтоқсандағы № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 2796 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z138" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z138" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қарағанды облысы Қарқаралы аудандық мәслихатының 2014 жылғы 21 қарашадағы XХXІІІ сессиясының № 33/284 "Қарқаралы аудандық мәслихатының XXV сессиясының 2013 жылғы 24 желтоқсандағы № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 2863 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z139" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z139" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қарағанды облысы Қарқаралы ауданының мәслихатының 2016 жылғы 15 наурыздағы XLVIII сессиясының № 48/426 "Қарқаралы аудандық мәслихатының 2013 жылғы 24 желтоқсандағы ХХV сессиясының № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 3738 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z140" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z140" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қарағанды облысы Қарқаралы аудандық мәслихатының 2016 жылғы 19 мамырдағы VI сессиясының № VI-3/26 "Қарқаралы аудандық мәслихатының ХХV сессиясының 2013 жылғы 24 желтоқсандағы № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 3827 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z141" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z141" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қарағанды облысы Қарқаралы ауданының мәслихатының 2016 жылғы 14 шілдедегі IV сессиясының № VI-4/43 "Қарқаралы аудандық мәслихатының 2013 жылғы 24 желтоқсандағы ХХV сессиясының № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 3906 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z142" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z142" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қарағанды облысы Қарқаралы аудандық мәслихатының 2016 жылғы 22 желтоқсандағы X сессиясының № VI-10/80 "Қарқаралы аудандық мәслихатының 2013 жылғы 24 желтоқсандағы XXV сессиясының № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 4087 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z143" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z143" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қарағанды облысы Қарқаралы аудандық мәслихатының 2017 жылғы 10 қарашадағы ХIX сессиясының № VI-19/167 "Қарқаралы аудандық мәслихатының 2013 жылғы 24 желтоқсандағы ХХV сессиясының № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтыру енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 4453 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z144" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z144" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қарағанды облысы Қарқаралы аудандық мәслихатының 2018 жылғы 17 мамырдағы XXVIII сессиясының № VI-28/250 "Қарқаралы аудандық мәслихатының 2013 жылғы 24 желтоқсандағы ХХV сессиясының № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 4784 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z145" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z145" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қарағанды облысы Қарқаралы аудандық мәслихатының 2019 жылғы 21 ақпандағы № VI-40/341 "Қарқаралы аудандық мәслихатының 2013 жылғы 24 желтоқсандағы XXV сессиясының № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 5207 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z146" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z146" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қарағанды облысы Қарқаралы аудандық мәслихатының 2019 жылғы 25 желтоқсандағы № VI-51/425 "Қарқаралы аудандық мәслихатының 2013 жылғы 24 желтоқсандағы XXV сессиясының № 25/203 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 5628 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z147" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z147" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қарағанды облысы Қарқаралы аудандық мәслихатының 2023 жылғы 13 сәуірдегі № VIII-2/18 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" Қарқаралы аудандық мәслихатының 2013 жылғы 24 желтоқсандағы № 25/203 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгерістер енгізу туралы" шешімі (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 6393-09 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6396,31 +6438,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>