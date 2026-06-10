--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab3cac1" w14:textId="ab3cac1">
+    <w:p w14:paraId="373c2b3" w14:textId="373c2b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -550,71 +550,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z159" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалары жаңа редакцияда - Қарағанды облысы Бұқар жырау аудандық мәслихатының 05.03.2025 </w:t>
+      Ескерту. Қағидалары жаңа редакцияда - Қарағанды облысы Бұқар жырау аудандық мәслихатының 05.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 7</w:t>
+        <w:t>№ 45/04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -672,387 +672,387 @@
         </w:rPr>
         <w:t xml:space="preserve"> негізінде және "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Үлгі қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Әлеуметтік кодекстің 71- бабының </w:t>
+      3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1108,51 +1108,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында,11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2) тармақшасында, 12- бабының </w:t>
+        <w:t xml:space="preserve"> 2) тармақшасында, 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1172,2219 +1172,2767 @@
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек Үлгілік қағидаларға көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелері:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін ЖАО-ның ұсынуы бойынша жергілікті өкілді органдар белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылына бір рет әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз – Халықаралық әйелдер күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      6) 9 мамыр - Жеңіс күні;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір - Халықаралық радиациялық апат құрбандарын еске алу күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      7) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр - Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      8) 30 тамыз – ҚазақстанРеспубликасының Конституция күні;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр - Жеңіс күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      9) 1 қазан-қарттар күні;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      10) 16 желтоқсан - Қазақстан Республикасының Тәуелсіздік күні.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 қазан-қарттар күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қазан айының екінші жексенбісі - мүгедектігі бар адамдардың құқықтарын қорғау күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан - Қазақстан Республикасының Тәуелсіздік күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      бұрынғы Кеңестік Социалистік Республика Одағын (бұдан әрі - КСР Одағы) қорғау кезінде, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер кемінде 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Алушылардың тізбесі және мереке күндері мен атаулы күндерге ақшалай төлемдер түріндегі әлеуметтік көмектің шекті мөлшері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына кемінде 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттер аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшілерді қоса алғанда) кемінде 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттер аумағындағы ұрыс қимылдарының ардагерлеріне 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға кемінде 20 000 (жиырма мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы Кеңестік Социалистік Республика Одағын (бұдан әрі - КСР Одағы) қорғау кезінде, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      төрт және одан да көп кәмелетке толмаған балалары, оның ішінде кәмелеттік жасқа толғаннан кейін оқу орындарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, жоғары оқу орындарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға кемінде 20 000 (жиырма мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйектен 2001 жылғы ақпанға дейінгі кезеңде тәжікстан-ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне кемінде 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттер аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшілерді қоса алғанда) 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      2003 жылғы тамыздан 2008 жылғы қазанға дейінгі кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне кемінде 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 наурыз – Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      1986-1991 жылдар аралығындаТаулы Қарабақтағы этносаралық жанжалды реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары кемінде 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған, І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      бейбіт уақытта әскери қызмет өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына кемінде 50 000 (елу мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төрт және одан да көп кәмелетке толмаған балалары, оның ішінде кәмелеттік жасқа толғаннан кейін оқу орындарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, жоғары оқу орындарында күндізгі оқу нысаны бойынша оқитын балалары бар көп балалы отбасыларға 5 (бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне кемінде 2 000 000 (екі миллион) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 сәуір - Халықаралық радиациялық апат құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілерге кемінде 2 000 000 (екі миллион) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға кемінде 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға кемінде 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға кемінде 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мамыр - Отан қорғаушылар күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға кемінде 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйектен 2001 жылғы ақпанға дейінгі кезеңде тәжікстан-ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілеріне 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) кемінде 50 000 (елу жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыздан 2008 жылғы қазанға дейінгі кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға кемінде 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1991 жылдар аралығындаТаулы Қарабақтағы этносаралық жанжалды реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағының ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына кемінде 200 000 (екі жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбіт уақытта әскери қызмет өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің отбасыларына 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жою кезінде қаза тапқан адамдардың отбасыларына кемінде 100 000 (жүз мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мамыр - Жеңіс күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы аумағында саяси қуғын – сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға кемінде 20 000 (жиырма мың) теңге мөлшерінде;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысына қатысушыларға, атап айтқанда, Ұлы Отан соғысы кезеңінде, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын қорғау бойынша басқа да ұрыс операциялары кезiнде майдандағы армия мен флоттың құрамына кiрген әскери бөлiмдерде, штабтар мен мекемелерде қызмет өткерген әскери қызметшiлерге, Ұлы Отан соғысының партизандары мен астыртын әрекет етушiлерiне 450 (төрт жүз елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдар, атап айтқанда, Ұлы Отан соғысы кезеңінде майданда, ұрыс қимылдары ауданында, майдан маңындағы теміржол учаскелерінде, қорғаныс шептерінің, әскери-теңіз базалары мен әуеайлақтардың құрылысжайларында жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан мүгедектік белгіленген майдандағы армия мен флоттың әскери қызметшілері, Ұлы Отан соғысының партизандары мен астыртын әрекет етушілері, сондай-ақ жұмысшылар мен қызметшілерге 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарға 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарға 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) 25 (жиырма бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлері, Даңқ орденінің үш дәрежесінің және Еңбек Даңқы орденінің үш дәрежесінің толық кавалерлері – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған тұлғалар – 45 (қырық бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы аумағында саяси қуғын – сүргіндерге тікелей ұшыраған және қазіргі уақытта Қазақстан Республикасының азаматтары болып табылатын адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының қазіргі аумағын құрайтын аумақта оларға қуғын-сүргін қолданылғанға дейін тұрақты тұрған адамдарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағынан тысқары жерлерде қуғын-сүргіндерді кеңес соттары мен басқа да органдардың қолдануы 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші дүние жүзілік соғыс кезінде (қарапайым адамдар мен әскери қызметшілерді) тұрақты армия әскери трибуналдарының айыптауы 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстаннан тыс жерлерде әскери қызмет өткеру үшін шақырылғаннан кейін қуғын-сүргіндерді қолдануы 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық одақтық органдардың шешімдері бойынша қуғын-сүргіндердің қолданылуы: КСР Одағы Жоғарғы Сотының және оның сот алқаларының, КСР Одағы біріккен мемлекеттік саяси басқармасының алқаларының, ішкі істер халық комиссариаты – мемлекеттік қауіпсіздік министрлігі - КСР Одағының ішкі істер Министрлігі жанындағы ерекше кеңестің, КСР Одағы прокуратура комиссиясының және КСР Одағы ішкі істер халық комиссариатының Тергеу Істері жөніндегі комиссиясының және басқа да органдардың 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСР Одағы мемлекеттік өкіметтің жоғары органдарының актілері негізінде Қазақстанға және Қазақстаннан мәжбүр түрде заңсыз қоныс аударуға ұшыраған адамдарға 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ата–аналарымен бірге немесе олардың орнындағы адамдармен бірге бас бостандығынан айыру орындарында, айдауда, жер аударуда немесе арнайы қоныс аударуда болған Саяси қуғын-сүргіндер құрбандарының балаларына, сондай-ақ қуғын-сүргін кезінде он сегіз жасқа толмаған және оны қолдану нәтижесінде ата-анасының немесе олардың біреуінің қамқорлығынсыз қалған саяси қуғын-сүргіндер құрбандарының балаларына 10 (он) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 қазан-қарттар күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75 және одан жоғары жастағы зейнеткерлерге 5 (бес) айлық есептік көрсеткіш.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қазан айының екінші жексенбісі - мүгедектігі бар адамдардың құқықтарын қорғау күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші, үшінші топтағы мүгедектігі бар адамдарға 5 (бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеті жасқа дейінгі, жетіден он сегіз жасқа дейінгі мүгедектігі бар балаларға 10 (он) айлық есептік көрсеткіш.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан - Қазақстан Республикасының Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан, "Жаппай саяси қуғын-сүргін құрбандарын ақтау туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен ақталған адамдарға 95 (тоқсан бес) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Алушылар санаттарының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін ЖАО белгілейді және жергілікті өкілді органдардың шешімдерімен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z173" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z174" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Алушылар санатының тізбесі, әлеуметтік көмектің шекті мөлшерлері және әлеуметтік көмекке жүгіну мерзімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z175" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген жағдайда, орташа жан басына шаққандағы табысы ескерілместен, қиын өмірлік жағдай туындаған күннен бастап алты ай ішінде – бір реттік, шекті мөлшері 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z176" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген жағдайда, орташа жан басына шаққандағы табысы ескерілместен, қиын өмірлік жағдай туындаған күннен бастап алты ай ішінде – бір реттік, шекті мөлшері 100 (жүз) ден - 150 (жүз елу) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z177" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқаттың болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z178" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жан басына шаққандағы орташа табысы республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген ең төмен күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтын жағдайда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z179" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пробация қызметінің есебінде тұрған адамдарға қиын өмірлік жағдай туындаған күннен бастап үш ай ішінде – бір реттік, 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z180" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бас бостандығынан айыру орындарынан босатылған адамдарға қиын өмірлік жағдай туындаған күннен бастап үш ай ішінде – бір реттік, 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z181" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Алтын алқа" немесе "Күміс алқа" алқаларымен марапатталған көп балалы аналарға, сондай-ақ мектепке дейінгі білім беру ұйымдарына баратын балалары бар көп балалы отбасыларға ақшалай төлем түріндегі әлеуметтік көмек мемлекеттік ақпараттық жүйелердің ақпараты негізінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z182" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем күнтізбелік жылда бір рет (ағымдағы жылдың қазан айындағы жағдай бойынша) бір балаға 10 (он) айлық есептік көрсеткіш мөлшерінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z183" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік мәні бар сырқатының болуы салдарынан әлеуметтік көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z184" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) туберкулезбен ауыратын адамдарға Қарағанды облысы Денсаулық сақтау басқармасының "Облыстық фтизиопульмонология орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының тізіміне сәйкес, жан басына шаққандағы табысы ескерілместен жылына 1 (бір) рет, 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z185" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адамның иммун тапшылығы вирусынан туындаған ауруы бар балаларға Қарағанды облысының денсаулық сақтау басқармасының "Қарағанды облыстық ЖИТС-тың алдын алу және оған қарсы күрес орталығы" коммуналдық мемлекеттік кәсіпорнының тізіміне сәйкес, жан басына шаққандағы табысы ескерілместен - ай сайын, 2 (екі) ең төмен күнкөріс деңгейі мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z186" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Әлеуметтік мәні бар аурудың болуы кезінде әлеуметтік көмек Қазақстан Республикасының заңнамасына сәйкес тиісті қаржы жылына белгіленген ең төмен күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы бар адамға жылына 1 (бір) рет, 20 (жиырма) айлық есептік көрсеткіш мөлшерінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z187" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте Қарағанды облысы денсаулық сақтау басқармасының "Облыстық фтизиопульмонология орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының тізбесіне сәйкес туберкулезбен ауыратын адамдар және Қарағанды облысы денсаулық сақтау басқармасының "Қарағанды облыстық ЖИТС-тің алдын алу және оған қарсы күрес орталығы" коммуналдық мемлекеттік кәсіпорнының тізбесіне сәйкес адамның иммун тапшылығы вирусынан туындаған ауруы бар балалар бұл санатқа жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z188" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1-топтағы мүгедектігі бар адамды санаторий-курорттық емдеуге алып жүретін азаматтарға уәкілетті мемлекеттік орган айқындайтын санаторий-курорттық емдеу құнын өтеу ретінде берілетін кепілдік берілген соманың жетпіс пайызы мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z189" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ардагерлерге санаторий-курорттық емдеуге арналған шығындарды өтеуге арналған табысты есепке алмағанда жылына 1 (бір) рет 14 күннен аспайды, бірақ растайтын құжаттар (орындалған жұмыстар актісі, шот-фактура және фискалдық төлем чегі) негізінде мүгедектігі бар адамдар үшін белгіленген санаторий-курорттық емдеудің кепілдік берілген сомасынан аспайды. Мүгедектігі бар ардагерлерге санаторий-курорттық емделуге әлеуметтік көмек төленбейді, олар санаторий-курорттық емделуге жеке абилитация және оңалту бағдарламасын әзірледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 70 (жетпіс) жасқа толған және одан асқан зейнеткерлерге, адамның (отбасының) жан басына шаққандағы орташа табысы республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген ең төмен күнкөріс деңгейінің екі еселенген мөлшерінен аспайтын жағдайда – жылына 1 (бір) рет, санаторий-курорттық ұйымда болу құны 12 күннен аспайтын мерзімге өтеледі, нақты шығындар сомасы мөлшерінде, бірақ халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдендірілген соманың 70 (жетпіс) пайызынан аспайтын мөлшерде (абилитация мен оңалтудың әзірленген жеке бағдарламасына сәйкес санаторий-курорттық емделу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіздер болған жағдайда санаторий-курорттық емделуге әлеуметтік көмек тек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек өтініш негізінде келесі құжаттар қоса берілген жағдайда көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басты куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шот-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған жұмыстар актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табысы ескерілетін санаттар үшін адамның (отбасының) табыстары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктегі не "Қазпочта" акционерлік қоғамындағы шот нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторий-курорттық емделу орнына дейін және кері қайту жолақысы санаторий-курорттық ем алушының өз қаражаты есебінен төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қатты отынды сатып алуға 2 (екі) ең төмен күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа табыс болуы және оларда және отбасы мүшелерінде басқа тұрғын үйі болмаған жағдайда, жергілікті (пештік) жылытатын жеке тұрғын үйде тұратын, оның жеке меншік иесі болып табылатын жалғыз басты зейнеткерлік жасқа толған қарт адамдарға және тұрғылықты жері бойынша еңбекке қабілетті кәмелетке толған балалары жоқ және мүгедектігі бар адамдарға - тиісті қаржы жылына белгіленген жылыту маусымына арналған 16 (он алты) айлық есептік көрсеткіш көрсетіледі – жылына бір рет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қатты отынды сатып алуға 1 (бір) ең төмен күнкөріс деңгейінен аспайтын жан басына шаққандағы орташа табыс болуы және оларда және отбасы мүшелерінде басқа тұрғын үйі болмаған жағдайда, жергілікті (пештік) жылытатын жеке тұрғын үйде тұратын, оның жеке меншік иесі болып табылатын аз қамтылған отбасыларға (азаматтарға) - тиісті қаржы жылына белгіленген жылыту маусымына арналған 16 (он алты) айлық есептік көрсеткіш көрсетіледі – жылына бір рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1986 жылғы 17-18 желтоқсан оқиғаларына қатысқан, "Жаппай саяси қуғын-сүргін құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
-[...543 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="96"/>
+      Әлеуметтік көмек көрсету үшін отбасының бір адамға шаққандағы орташа табыс Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 26 мамырдағы №181 "Мемлекеттік мақсатты әлеуметтік көмек алуға үміткер тұлға (отбасы) табысын есептеу ережесін бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу реестрінде №32609 тіркелген) сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ардагерлер туралы" Қазақстан Республикасының 2020 жылғы 6 мамырдағы №322-VI Заңының 3-бабының </w:t>
+      Отбасы құрамы мемлекеттік мақсатты әлеуметтік көмек алуға үміткер тұлға (отбасы) табысын есептеу ережесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының бір адамға шаққандағы орташа табысы есептік кезеңдегі (алдыңғы тоқсан) отбасының жалпы табысын көрсетілген кезеңдегі айлар санына (үш ай) және отбасының мүшелер санына бөлу арқылы есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) "Ардагерлер туралы" Қазақстан Республикасының 2020 жылғы 6 мамырдағы №322-VI Заңының 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2), 3) тармақшаларына және 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3) тармақшасына</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="97"/>
+        <w:t xml:space="preserve"> сәйкес ардагерлер санатына жататын ардагерлерге коммуналдық қызметтерге ақы төлеуге және отын сатып алуға 24 (жиырма төрт) айлық есептік көрсеткіш мөлшерінен кем емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл әлеуметтік көмек қазан айында жылыту маусымында Мемлекеттік корпорация филиалы ұсынған тізімдер бойынша азаматтардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді органдар облыс жергілікті атқарушы органдармен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттілігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="102"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z145" w:id="103"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z146" w:id="104"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
+      12. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="106"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z149" w:id="107"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z150" w:id="108"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z151" w:id="109"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="111"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осы қағидалардың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="120"/>
+        <w:t xml:space="preserve"> осы Үлгілік қағидалардың 8-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="121"/>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3399,371 +3947,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="125"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z190" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...219 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z191" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3842,668 +4390,668 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="137"/>
+    <w:bookmarkStart w:name="z98" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бұқар жырау аудандық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z99" w:id="138"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z99" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2014 жылғы 28 ақпандағы 21 сессиясының № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2571 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z100" w:id="139"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z100" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2014 жылғы 27 маусымдағы 26 сессиясының № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2686 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z101" w:id="140"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z101" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2014 жылғы 10 қыркүйектегі 28 сессиясының № 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2775 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z102" w:id="141"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z102" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2016 жылғы 3 ақпандағы 45 сессиясының № 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер мен толықтырулар енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3668 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z103" w:id="142"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z103" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2016 жылғы 11 мамырдағы 3 сессиясының № 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3832 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z104" w:id="143"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z104" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2016 жылғы 26 қыркүйектегі 6 сессиясының № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгерістер енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3983 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z105" w:id="144"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z105" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2016 жылғы 23 желтоқсандағы 10 сессиясының № 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4099 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z106" w:id="145"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z106" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2017 жылғы 10 қазандағы 18 сессиясының № 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4398 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z107" w:id="146"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z107" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2018 жылғы 21 маусымдағы 24 сессиясының № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс пен толықтырулар енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4855 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z108" w:id="147"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z108" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2019 жылғы 20 маусымдағы 37 сессиясының № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5396 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z109" w:id="148"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z109" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2019 жылғы 19 қыркүйектегі № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне толықтыру енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5490 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z110" w:id="149"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z110" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2019 жылғы 25 желтоқсандағы № 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5641 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z111" w:id="150"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z111" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2020 жылғы 24 маусымдағы № 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5932 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z112" w:id="151"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z112" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2020 жылғы 20 желтоқсандағы № 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 21 сессиясының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне толықтырулар енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6135 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z113" w:id="152"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z113" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қарағанды облысы Бұқар жырау аудандық мәслихатының 2022 жылғы 05 желтоқсандағы № 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бұқар жырау аудандық мәслихатының 2014 жылғы 28 ақпандағы № 4 "Бұқар жырау ауданының Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы" шешіміне өзгеріс енгізу туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31080 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>