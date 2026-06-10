--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0fb45d5" w14:textId="0fb45d5">
+    <w:p w14:paraId="7819cd3" w14:textId="7819cd3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1043,51 +1043,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - Қарағанды облысы Шахтинск қалалық мәслихатының 14.07.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 2-тармаққа өзгерістер енгізілді - Қарағанды облысы Шахтинск қалалық мәслихатының 14.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 434/21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1276,915 +1286,1017 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Үлгілік қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 4-тармақ жаңа редакцияда - Қарағанды облысы Шахтинск қалалық мәслихатының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі:</w:t>
+      5. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін ЖАО-ның ұсынуы бойынша жергілікті өкілді органдар белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z154" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z155" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z156" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету үшін мереке күндерінің және атаулы күндерінің тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z157" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз – Халықаралық әйелдер күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z158" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір - Халықаралық радиациялық апат құрбандарын еске алу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z159" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z160" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр – Жеңіс күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z148" w:id="35"/>
-[...15 lines deleted...]
-      9) 16 желтоқсан -Қазақстан Республикасының Тәуелсіздік күні.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 қазан – Қарттар күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z162" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қазан айының екінші жексенбісі - Қазақстан Республикасының Мүгедектігі бар адамдар күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z163" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан -Қазақстан Республикасының Тәуелсіздік күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - Қарағанды облысы Шахтинск қалалық мәслихатының 14.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 434/21</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve">Ескерту. 5-тармақ жаңа редакцияда - Қарағанды облысы Шахтинск қалалық мәслихатының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учаскелiк және арнайы комиссиялар өз қызметiн Қарағанды облысының жергілікті атқарушы органмен бекiтетiн ереженiң негiзiнде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мерекелік күндерге және атаулы күндерге әлеуметтік көмек азаматардың келесі санаттарына көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингенті шығарылған күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...15 lines deleted...]
-      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлер; </w:t>
+    <w:bookmarkStart w:name="z166" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
-[...15 lines deleted...]
-      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлер - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkStart w:name="z169" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z170" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z171" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 наурыз- Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkStart w:name="z172" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға, сондай-ақ көп балалы отбасылар – төрт және одан көп кәмелетке толмаған баласы, оның ішінде кәмелеттік жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша білім алатын балалары бар отбасыларға - 5 (бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z173" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Халықаралық радиациялық апат құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдар - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
-[...15 lines deleted...]
-      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
-[...15 lines deleted...]
-      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
-[...15 lines deleted...]
-      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkStart w:name="z38" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988 – 1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z39" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушы күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
-[...15 lines deleted...]
-      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
-[...15 lines deleted...]
-      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттер аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда);</w:t>
+    <w:bookmarkStart w:name="z175" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
-[...15 lines deleted...]
-      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілеріне;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы үкіметтік органдарының шешімдеріне сәйкес басқа мемлекеттер аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-теңіз флотының, Мемлекеттік қауіпсіздік комитетінің әскери қызметшілеріне, бұрынғы КСР Одағы ішкі істер министрлігінің басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшілерді қоса алғанда) -45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
-[...15 lines deleted...]
-      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілеріне - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
-[...15 lines deleted...]
-      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:bookmarkStart w:name="z46" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z47" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр - Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z69" w:id="65"/>
-[...15 lines deleted...]
-      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkStart w:name="z49" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z50" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, "Ардагерлер туралы" Қазақстан Республикасы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2196,1217 +2308,1511 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> аталған адамдардың отбасыларына;</w:t>
-[...19 lines deleted...]
-      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына);</w:t>
+        <w:t xml:space="preserve"> аталған адамдардың отбасыларына - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z72" w:id="68"/>
-[...15 lines deleted...]
-      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарына;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z73" w:id="69"/>
-[...15 lines deleted...]
-      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарына;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарына - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z74" w:id="70"/>
-[...15 lines deleted...]
-      6) 30 тамыз - Қазақстан Республикасының Конституциясы күні:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарына - 25 (жиырма бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z75" w:id="71"/>
-[...15 lines deleted...]
-      Шахтинск қаласының және іргелес Долинка, Новодолинский, Шахан кенттерінің аумағында тұрақты тіркелген және тұратын, ағымдағы жылғы 1 қыркүйектегі жағдай бойынша Шахтинск қаласының және іргелес Долинка, Новодолинский, Шахан кенттерінің мемлекеттік білім беру тапсырысы орналастырылған мемлекеттік мектепке дейінгі білім беру ұйымдарында, жекеменшік мектепке дейінгі ұйымдарда оқитын төрт және одан да көп кәмелетке толмаған балалары бар көп балалы отбасыларға, атаулы әлеуметтік көмек алуға құқығы бар көп балалы отбасыларды қоспағанда;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған тұлғалар - 45 (қырық бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
-[...15 lines deleted...]
-      7) 1 қазан - Қарттар күні:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 қазан - Қарттар күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
-[...15 lines deleted...]
-      жетпіс бес және одан жоғары жастағы зейнеткерлерге;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетпіс бес және одан жоғары жастағы зейнеткерлерге - "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған тұлғалар - 5 (бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
-[...15 lines deleted...]
-      8) қазан айының екінші жексенбісі - Қазақстан Республикасының Мүгедектігі бар адамдардың құқығын қорғау күні:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қазан айының екінші жексенбісі - Қазақстан Республикасының Мүгедектігі бар адамдардың құқығын қорғау күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
-[...15 lines deleted...]
-      бірінші, екінші, үшінші топтағы мүгедектігі бар адамдарға;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші, екінші, үшінші топтағы мүгедектігі бар адамдарға - "Қазақстанның Еңбек Ері", "Халық қаһарманы" атақтарына ие болған тұлғалар - 5 ( бес) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
-[...15 lines deleted...]
-      он сегіз жасқа дейінгі мүгедектігі бар балаларға.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он сегіз жасқа дейінгі мүгедектігі бар балаларға -10 (он) айлық есептік көрсеткіш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      Азаматтарға әлеуметтік көмектің шекті мөлшері 400 000 (төрт жүз мың) теңгені құрайды.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 желтоқсан -Қазақстан Республикасының Тәуелсіздік күні:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z150" w:id="78"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="81"/>
+    <w:bookmarkStart w:name="z61" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғаларына қатысып, "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғалар ішінен саяси қуғын-сүргін құрбандарына.</w:t>
+        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес ақталған тұлғалар ішінен саяси қуғын-сүргін құрбандарына – 95 (тоқсан бес) айлық есептік көрсеткіш.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 7-тармақ жаңа редакцияда - Қарағанды облысы Шахтинск қалалық мәслихатының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z65" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z66" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z67" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z68" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z69" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z70" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгерістер енгізілді - Қарағанды облысы Шахтинск қалалық мәслихатының 14.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 434/21</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2025 </w:t>
+        <w:t xml:space="preserve">Ескерту. 8-тармақ жаңа редакцияда - Қарағанды облысы Шахтинск қалалық мәслихатының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өмірлік қиын жағдай туындаған кезде мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетудің шекті мөлшері мен жиілігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жан басына шаққандағы орташа табысты есептемегенде, бір мезгілде, табиғи зілзаланың салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген кезде, әлеуметтік көмек дүлей зілзала болған кезден бастап алты айдан кешіктірілмей – 100 (жүз) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z74" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жан басына шаққандағы орташа табысты есептемегенде, бір мезгілде, өрттің салдарынан азаматқа (отбасына) не оның мүлкіне зиян келтірілген кезде, әлеуметтік көмек өрт болған кезден бастап алты айдан кешіктірілмей – 150 (жүз елу) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z75" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АИТВ-инфекциясының профилактикасы саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы ұсынатын тізім негізінде тұрақты күтім жасау және қосымша күшейтілген тамақтану үшін адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауруы бар балаларға жан басына шаққандағы орташа табысты есепке алмағанда ай сайын 2 (екі) еселенген ең төменгі күнкөріс деңгейі мөлшерінде әлеуметтік көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z76" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы шегінде санаторлық-курорттық емделуге әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z77" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       жылына 1 (бір) рет, бірінші топтағы мүгедектігі бар адамдарды санаторийлік-курорттық емдеуге (заңнамаға сәйкес жұмыс берушінің кінәсінен еңбекте мертіккен немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда, мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасында жеке көмекшінің әлеуметтік қызметтерін ұсыну жөніндегі іс-шарасы бар) санаторийлік-курорттық ұйымда болу құнын нақты шығындар сомасы мөлшерінде өтеу түрінде әлеуметтік көмек, бірақ халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдік берілген соманың 70 (жетпіс) пайызынан аспауға тиіс (әзірленген абилитация және оңалту жеке бағдарламасына сәйкес санаторий-курорттық емдеу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z78" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Ардагерлер туралы" Заңының 3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ардагерлерге табысты есептемегенде, жылына 1 (бір) рет санаторлық-курорттық ұйымда болудың 14 күннен аспайтын құнын өтеу түрінде, бірақ мүгедектігі бар адамдар үшін белгіленген санаторийлік-курорттық емделудің кепілдік берілген сомасынан аспайтын мөлшерде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z79" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің екі еселенген мөлшерінен аспайтын мөлшерде адамның (отбасының) жан басына шаққандағы орташа табысын ескере отырып, 70 және одан жоғары жастағы зейнеткерлерге жылына 1 (бір) рет, санаторийлік-курорттық ұйымда болудың 12 күніне дейін, халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын кепілдік берілген соманың 70 (жетпіс) пайызынан аспауға тиіс (әзірленген абилитация және оңалту жеке бағдарламасына сәйкес санаторий-курорттық емдеу қызметтері ұсынылған мүгедектігі бар адамдарды қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z80" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіздер болған жағдайда санаторийлік-курорттық емделуге әлеуметтік көмек бір ғана негіздеме бойынша тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z81" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек санаторлық-курорттық емделуді алған сәттен бастап екі айдан кешіктірілмей мынадай құжаттарды қоса бере отырып, өтініш негізінде көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z82" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z83" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шот-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z84" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орындалған жұмыстар актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z180" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табысты ескере отырып көрсетілетін санаттар үшін адамның (отбасының) табыстары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z181" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) екінші деңгейдегі банктегі не "Қазпошта" акционерлік қоғамындағы шоттың нөмірі туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z182" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторийлік -курорттық емделу орнына дейiн және керi қайту жолының құнын төлеу санаторлық-курорттық емделудi алушының өз қаражаты есебiнен жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z88" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коммуналдық қызметтерді төлеуге әлеуметтік көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z89" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z90" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы апаттың салдарын жоюға қатысқан адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z91" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1988-1989 жылдардағы Чернобыль атом электр станциясындағы апаттың зардаптарын жоюға қатысушылардың, қоныс аудару күнінде құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймағынан қоныс аударылғандардың (өз еркімен кеткендердің) және Қазақстан Республикасына қоныстанғандардың қатарындағы адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z92" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына, жан басына шаққандағы орташа табысты есептемегенде, жылына бір рет жылыту маусымында - 24 (жиырма төрт) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z93" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) жан басына шаққандағы орташа табысы Қазақстан Республикасының заңнамасымен тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтын әлеуметтік көмек, бір мезгілде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z94" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетімдерге, ата-анасының қамқорлығысыз адамдарға - 15 (он бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z95" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пробация қызметінің есебінде тұрған адамдарға - 15 (он бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z96" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылған адамдарға анықтама негізінде босатылған күннен бастап алты айдан кешіктірмей - 15 (он бес) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z183" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) жан басына шаққандағы орташа табысы Қазақстан Республикасының заңнамасымен тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 1 (бір) еселенген мөлшерінен аспайтын әлеуметтік көмек, жылына 1 рет, Қазақстан Республикасы Денсаулық сақтау министрінің 2025 жылғы 21 қазандағы № 112 "Әлеуметтік мәні бар аурулардың тізбесін бекіту туралы" бұйрығымен бекітілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әлеуметтік мәні бар аурулардың бірінен зардап шегетін тұлғаларға, туберкулезбен ауыратын адамдарды қоспағанда -20 (жиырма) айлық есептік көрсеткіш.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z184" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жан басына шаққандағы орташа табысты есептемегенде, амбулаториялық емделуде туберкулез ауруымен ауыратын адамдарға әлеуметтік көмек жылына 1 рет, 20 (жиырма) айлық есептік көрсеткіш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z99" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Шахтинск қаласының және оған іргелес Долинка, Новодолинский, Шахан кенттерінің аумағындағы жалғыз тұрғын үй ретінде меншік құқығындағы тұрғын үйде тұрақты тіркелген және тұратын жалғыз басты зейнеткерлерге, 1 және 2 топтағы мүгедектігі бар жалғыз басты адамдарға сондай-ақ мемлекеттік тұрғын үй қорынан тұрғын үйді және жеке тұрғын үй қорынан жергілікті атқарушы органдар жалдаған тұрғын үйді жалдаушыларға (қосымша жалдаушыларға) Қазақстан Республикасының заңнамасында тиісті қаржы жылына белгіленген ең төменгі күнкөріс деңгейінің 2 (екі) еселенген мөлшерінен аспайтын жан басына шаққандағы орташа табысы болған кезде қатты отын сатып алуға әлеуметтік көмек. Әлеуметтік көмектің мөлшері өтініш берушінің қызмет көрсетушілердің шоттарын көрсете отырып, қатты отын сатып алуға байланысты, бірақ жылыту маусымында 1 (бір) рет 16 (он алты) айлық есептік көрсеткіштен аспайтын нақты шығындарына қарай айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z100" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Шахтинск қаласының және оған іргелес Долинка, Новодолинский, Шахан кенттерінің аумағында тұрақты тіркелген және тұратын, мектепке дейінгі білім беру ұйымдарында тәрбиеленетін және оқитын балалары бар "Алтын алқа", "Күміс алқа" алқаларымен наградталған көп балалы аналарға және көп балалы отбасыларға мемлекеттік органдардың ақпараттық жүйелерінен мәліметтер негізінде ақшалай көмек түріндегі әлеуметтік көмек көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z101" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем жан басына шаққандағы орташа табысты есепке алмай, күнтізбелік жылда бір рет (ағымдағы жылғы қазандағы жағдай бойынша) әрбір балаға 10 (он) айлық есептік көрсеткіш мөлшерінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 9-тармақ жаңа редакцияда - Қарағанды облысы Шахтинск қалалық мәслихатының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді органдар облыс жергілікті атқарушы органмен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 10-тармақ жаңа редакцияда – Қарағанды облысы Шахтинск қалалық мәслихатының 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 474/25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
-[...516 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z111" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...163 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z112" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z113" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын жергілікті атқарушы орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z114" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z115" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Әлеуметтік көмек Үлгілік қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3421,472 +3827,584 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20 тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәртіппен және мерзімдерде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z116" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z117" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z118" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z119" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z120" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z121" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Шахтинск қаласының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z122" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z123" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z187" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 15-тармаққа өзгерістер енгізілді - Қарағанды облысы Шахтинск қалалық мәслихатының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z125" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z107" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z108" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z189" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z190" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z191" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осы қағидалардың 8-тармағының </w:t>
+        <w:t xml:space="preserve"> Қағидалардың 8-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z192" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="119"/>
+        <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z193" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3901,425 +4419,497 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 16-тармақ жаңа редакцияда - Қарағанды облысы Шахтинск қалалық мәслихатының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z134" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z135" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z136" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z137" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z138" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z139" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       біржолғы төлемдер бойынша – күн сайын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z140" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ай сайынғы және тоқсан сайынғы төлемдер бойынша – төлем жасалатын айға дейінгі айдың 29-ы күніне әлеуметтік көмек төлеуге бюджет қаражатына сұраныс қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z141" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z142" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскен күннен бастап 2 жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z143" w:id="130"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z143" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган төлем жасалатын айға дейінгі айдың 27-сі күнінен кейін түскен өтінімдер бойынша мемлекеттік корпорацияға төлем жасалатын айдың 1-іне дейін әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z144" w:id="131"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z144" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z145" w:id="132"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z145" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z146" w:id="133"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z146" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z147" w:id="134"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z147" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4645,31 +5235,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>